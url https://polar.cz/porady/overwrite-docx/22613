--- v0 (2026-03-25)
+++ v1 (2026-09-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12.2020, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, začíná bezpečnostní magazín televize Polar 112. V neděli jsme na adventním věnci zapalovali první svíčku a v této souvislosti pro vás máme varování hasičů. Buďte při tom opatrní. V Adventní době totiž každoročně přibývá požárů. Hlavní zásadou je nenechávat svíčky delší dobu bez dozoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči varují: pozor při zapalování adventních věnců</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -93,53 +208,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do adventního věnce a dalších vánočních výzdob jsou ideální hořící svíčky, které jsou odděleny od zbytku věnce ve skleněné nádobce. Při odchodu z domova byste je měli automaticky sfoukávat. Zapálené svíčky by neměly zůstávat bez dozoru dospělých osob, nejlépe ani při vašem přesunu do jiného pokoje, hlavně ne mezi rozdováděnými dětmi či volně se pohybujícími domácími mazlíčky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když už začne hořet a není oheň příliš velký, pokuste se ho uhasit vlastními silami. Rozhodně ale neriskujte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když už začne hořet a není oheň příliš velký, pokuste se ho uhasit vlastními silami. Rozhodně ale neriskujte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je nutné reagovat rychle, zamezit přístupu vzduchu a menší požár v zárodku uhasit improvizovanými prostředky, např. udusit botou, vlhkými utěrkami, pokrývkami nebo jinými silnějšími textiliemi bez umělých vláken nebo vodou. Pozor však na elektrické přístroje či věci napojené do elektřiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -234,53 +348,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Například před pěti lety způsobil v našem kraji požár neodborně „položený“ adventní věnec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Rodinka z Opavska dostala opravdu, ale opravdu nedobrou radu, že adventní svíčka musí vždy dohořet bez uhašení. Proto na noc položili tito lidé adventní věnec zodpovědně v koupelně do „bezpečné“ vany. Zapomněli ale, že není litinová, ale plastová. Následný požár v koupelně způsobil škodu nejméně za 150 tisíc korun, tři lidé byli zraněni."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Rodinka z Opavska dostala opravdu, ale opravdu nedobrou radu, že adventní svíčka musí vždy dohořet bez uhašení. Proto na noc položili tito lidé adventní věnec zodpovědně v koupelně do „bezpečné“ vany. Zapomněli ale, že není litinová, ale plastová. Následný požár v koupelně způsobil škodu nejméně za 150 tisíc korun, tři lidé byli zraněni." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I Betlémské světlo, které se obvykle nezhasíná, by mělo hořet pouze v jednoznačně bezpečném prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pokud nemáte speciální vázu či uzavřenou lucerničku s kovovým rámem a skleněnými stěnami, poslouží třeba větší zavařovací (okurková) sklenice. Ale nesmí být použita příliš vysoká svíčka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -322,53 +435,52 @@
         <w:rPr/>
         <w:t xml:space="preserve"> V žádném případě nepřeceňujte své síly. Lidské zdraví je vždy cennější než majetek a rozhodně se nepokoušejte případný požár uhasit za každou cenu sami. Pokud zjistíte, že požár sami nemůžete uhasit, ihned volejte hasiče pomocí tísňové linky 150 nebo 112. Ti na místo dorazí za několik minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silnici z Ostravice na Bílou blokovaly uvízlé kamiony</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O víkendu poprvé v této sezóně silněji sněžilo a hned v pondělí uježděný sníh způsobil problémy v dopravě. Silnici mezi Ostravicí a Bílou zatarasily kamiony, které nevyjely kopec. V oblasti přehrady Šance mají proto v zimě velké nákladní vozy vjezd zakázán, což řidiči ignorovali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O víkendu poprvé v této sezóně silněji sněžilo a hned v pondělí uježděný sníh způsobil problémy v dopravě. Silnici mezi Ostravicí a Bílou zatarasily kamiony, které nevyjely kopec. V oblasti přehrady Šance mají proto v zimě velké nákladní vozy vjezd zakázán, což řidiči ignorovali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Je to už zimní klasika. Silnice 1/56 Mezi Ostravicí a Bílou vede podél přehrady Šance, takže se nesolí, ale sype štěrkem. V táhlém stoupání každou zimu končily desítky kamionů, které často zablokovaly celou silnici. Proto policisté rozhodli, že cesta bude v zimě pro vozidla nad 12 tun uzavřena. Jenže se najdou řidiči, kteří značku nerespektují a pak to dopadne takhle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ukrajinský řidič kamionu:</w:t>
       </w:r>
       <w:r>
@@ -440,51 +552,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Za nerespektování značky si řidič kamionu může vysloužit pokutu maximálně 2 tisíce korun. Mnohem více tak bude bolet cena za odtahovou službu. Ta se v případě kamionu pohybuje kolem 15 tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 112 končí, díky za pozornost a při nakupování buďte opatrní na své věci. Na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -524,431 +642,128 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...302 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-03-12-2020-17-45?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>