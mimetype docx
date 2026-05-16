--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci dohlížejí na bezpečnost v nákupních centrech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po čtvrtečním rozvolnění epidemických opatření se do nákupních center nahrnuly davy lidí. Bohužel toho samozřejmě využívají i zloději, pro které je období před Vánocemi doslova čas žní. Do obchodů proto vyrazili i strážníci a nakupující na nebezpečí upozorňují. Zároveň působí také preventivně proti zlodějům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -282,89 +397,87 @@
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato akce probíhá už čtvrtým rokem, máme nesmírně dobrou  zkušenost vlastně s tím, že lidí slyší na tu výzvu, že nám pomáhají, že na  to reagují a že máme dostatek dárků k tomu, abychom mohli vlastně uspokojit  ten zájem těch potřebných."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Slívová, koordinátorka ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším takovým asi přáním je, aby zapomněli alespoň na chvíli  na takové ty starosti každodenního života a aby alespoň zažili Vánoce, tak jak  by to mělo být, takže aby dostali alespoň jeden vánoční dáreček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulém roce takto dobrovolníci z ADRY přinesli  dárky přibližně dvěma stovkám osamělých lidí, kteří byli, byť jen za drobnosti,  nesmírně vděční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulém roce takto dobrovolníci z ADRY přinesli  dárky přibližně dvěma stovkám osamělých lidí, kteří byli, byť jen za drobnosti,  nesmírně vděční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Slívová, koordinátorka ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nyní čekáme zhruba podobný počet. Proto bychom chtěli vyzvat  veřejnost, aby se do této akce zapojila a donesla nám nějaké dárečky. Ať už to  vyrobené, což znamená nějaká přáníčka nebo nakreslený obrázek nebo dárečky  zakoupené. Velmi vítané jsou sladkosti nebo třeba kosmetika, svíčky, prostě takové  jenom drobnosti, my potom dárečky vlastně shromáždíme a rozdělíme podle zájmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat i touto cestou všem občanům, kteří se  zapojili do tohoto našeho projektu Dárek pro druhé, protože vlastně tím, že  pomáhají druhým, pomáhají i sami sobě a já jsem za to rád, že to pochopili a že  nás tímto způsobem podporují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárky mohou lidé nosit do dobrovolnického centra ve  Frýdku-Místku každý den od 9. do 16. hodiny, a to až do pátku 18. prosince. Je potřeba,  aby byly nezabalené, pracovníci ADRY je totiž musejí roztřídit, aby každý z obdarovaných  dostal dárky, pokud možno rovným dílem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dárky mohou lidé nosit do dobrovolnického centra ve  Frýdku-Místku každý den od 9. do 16. hodiny, a to až do pátku 18. prosince. Je potřeba,  aby byly nezabalené, pracovníci ADRY je totiž musejí roztřídit, aby každý z obdarovaných  dostal dárky, pokud možno rovným dílem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava-Poruba je vyzdobena a chystá vánoční trhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -488,234 +601,157 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Předškoláci napekli perníčky pro seniory v domově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoce jsou za dveřmi a z mnoha bytů už voní první vanilka či  skořice. V mateřské školce v Bruntále se rozhodli, přenést kouzlo vánoc blíže k těm, kteří si sami péct nemohou. Malí předškoláci obdarovali babičky a dědečky v domově seniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti v mateřské školce na Okružní ulici se pustily do hnětení těsta, vykrajování a pečení perníčků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iva Orságová, ředitelka Mateřské školy Okružní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dnes jsme se rozhodli, že opětovně navážeme spolupráci s domovem seniorů a chtěli jsme v tento předvánoční čas udělat radost babičkám a dědečkům a proto jsme se s dětmi pustili do pečení perníčků.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Křivánková, učitelka MŠ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jo, určitě, strašně je to baví, takže když člověka něco baví, tak to jde jak po másle.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Pavlišová: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Děti jsou velice šikovné a strašně moc je to baví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pečeme doma cukroví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Peču doma s maminkou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Pro babičky a dědečky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dneska vyrábíme baňky. My pečeme cukroví doma i s maminkou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Máme doma napečené.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A děti se také při pečení mnohé naučily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Daníšková, organizátorka akce a učitelka MŠ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Těsto vyrábíme tady, děti chutnaly jak chutná cukr, jak vypadá mouka, co všechno do těsta patří, samy si ho uhnětly s pomocí paní učitelky. Teď vykrajují a potom poprosíme naše hodné paní kuchařky, aby nám upekly perníčky, a až ochutnáme perníčky, jestli jsou dobré, tak je zaneseme babičkám a dědečkům do domova důchodců.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Děti se osobně se seniory kvůli zákazu návštěv potkat nemohly. Domov Pohoda se však na všechno připravil.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renata Mecnerová, Centrum sociálních služeb Pohoda: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme už připraveno rozdělení na uživatele jednotlivé pro všechna 3 oddělení, takže zhruba 120 jich budeme rozdělovat na pokoje v těch balíčkách tak, jak je paní učitelky připravily, do celofánu zabalily. Budou moc rádi, protože oni se fakt cítí hodně sami, tak ať mají radost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Také my společně s dětmi přejeme seniorům klidné a ve zdraví strávené vánoční svátky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -812,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-12-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>