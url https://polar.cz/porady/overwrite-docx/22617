--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA spustila tradiční vánoční akci "Dárek pro druhé"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darujte třeba jen drobný dárek těm, kteří to nejvíce potřebují. Sladkost, kosmetiku nebo například jen namalovaný obrázek. Dobrovolnické centrum ADRA Frýdek-Místek spustilo tradiční vánoční projekt „Dárek pro druhé“. Po sesbírání a rozdělení dobrovolníci předají dárky především osamělým seniorům, ale i matkám samoživitelkám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,89 +192,87 @@
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato akce probíhá už čtvrtým rokem, máme nesmírně dobrou  zkušenost vlastně s tím, že lidí slyší na tu výzvu, že nám pomáhají, že na  to reagují a že máme dostatek dárků k tomu, abychom mohli vlastně uspokojit  ten zájem těch potřebných."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Slívová, koordinátorka ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším takovým asi přáním je, aby zapomněli alespoň na chvíli  na takové ty starosti každodenního života a aby alespoň zažili Vánoce, tak jak  by to mělo být, takže aby dostali alespoň jeden vánoční dáreček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulém roce takto dobrovolníci z ADRY přinesli  dárky přibližně dvěma stovkám osamělých lidí, kteří byli, byť jen za drobnosti,  nesmírně vděční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulém roce takto dobrovolníci z ADRY přinesli  dárky přibližně dvěma stovkám osamělých lidí, kteří byli, byť jen za drobnosti,  nesmírně vděční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Slívová, koordinátorka ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nyní čekáme zhruba podobný počet. Proto bychom chtěli vyzvat  veřejnost, aby se do této akce zapojila a donesla nám nějaké dárečky. Ať už to  vyrobené, což znamená nějaká přáníčka nebo nakreslený obrázek nebo dárečky  zakoupené. Velmi vítané jsou sladkosti nebo třeba kosmetika, svíčky, prostě takové  jenom drobnosti, my potom dárečky vlastně shromáždíme a rozdělíme podle zájmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat i touto cestou všem občanům, kteří se  zapojili do tohoto našeho projektu Dárek pro druhé, protože vlastně tím, že  pomáhají druhým, pomáhají i sami sobě a já jsem za to rád, že to pochopili a že  nás tímto způsobem podporují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárky mohou lidé nosit do dobrovolnického centra ve  Frýdku-Místku každý den od 9. do 16. hodiny, a to až do pátku 18. prosince. Je potřeba,  aby byly nezabalené, pracovníci ADRY je totiž musejí roztřídit, aby každý z obdarovaných  dostal dárky, pokud možno rovným dílem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dárky mohou lidé nosit do dobrovolnického centra ve  Frýdku-Místku každý den od 9. do 16. hodiny, a to až do pátku 18. prosince. Je potřeba,  aby byly nezabalené, pracovníci ADRY je totiž musejí roztřídit, aby každý z obdarovaných  dostal dárky, pokud možno rovným dílem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci dohlížejí na bezpečnost v nákupních centrech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -545,53 +658,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve vedlejší kreativní dílně vzniká spoustu různých dekorací, jako vánoční stromky, rámečky na fotky, svíčky nebo mýdla. Využívá se hlavně recyklovaný materiál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klient stacionáře</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Lepil jsme stromečky, kometu na rámeček. Moc mě to tu baví, ty výrobky, co tu děláme. Můžu potom potěšit rodinu, s tím aby viděli co tu všechno děláme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krásně vypadají í vánoční ozdoby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krásně vypadají í vánoční ozdoby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klient stacionáře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takto to vypadá, když je to udělané. Musíte poskládat papír, není to těžké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud klienti svou práci dodělají nebo je přestane bavit a potřebují si odpočinout, mají pracovníci stacionáře připraven i jiný, nevánoční program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -687,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-12-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>