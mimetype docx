--- v0 (2025-12-24)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozvolňování před Vánoci lidem zlepšilo náladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po téměř dvou měsících jsme se dočkali. Opět se otevřely, byť s omezeními, obchody, restaurace, hotely, služby, galerie, zámky, nebo zoologické zahrady. A to díky tomu, že se protiepidemický systém PES posunul ze 4. na 3. stupeň. Téměř všichni to vítají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,53 +178,52 @@
         <w:t xml:space="preserve">Anketa: podnikatelé a obchodníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přiznám se, že jsme moc rádi, že už můžeme konečně nastoupit do práce. Člověk už má plné zuby té televize a ležení a odpočítávání a ještě, když je víceméně bez příjmu. Naštěstí mám přítelkyni, která mohla chodit do práce a trošku pomoct.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro nás opravdu tyto měsíce jsou nejdůležitější kord v ponožkách. Ti lidi nejvíce kupují na zimu ponožky. A mít celou zimu zavřeno, to je opravdu už hrrr. Nevím, jak jinak to mám říct"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nechtěla bych už, aby se to opakovalo, protože není to jednoduché pro nikoho.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“My jsme teda hrozně rádi, že už jsme mohli otevřít, už jsme se teda nemohli dočkat.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“My jsme teda hrozně rádi, že už jsme mohli otevřít, už jsme se teda nemohli dočkat.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší nával hned první den, kdy začalo rozvolnění platit, byl v barech, restauracích a hospodách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: zákazníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme se nemohli dočkat, vždycky jsme tady chodili na pivo, tak konečně to přišlo, že tady můžeme přijít zase znova.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -177,53 +291,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vymyslet během tří dnů organizační systém, tak aby se vše zvládlo, bylo pro domovy náročné. I v Havířově chtěli od soboty začít bezpečně pouštět ke klientům návštěvy. Do toho ještě museli nakoupit nové antigen testy, protože se nedoporučuje kvůli vyúčtování používat ty stávající. Na Heliosu se musí nejdříve návštěvy telefonicky objednat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dlábek, ředitel Domova seniorů Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na sobotu je kapacita vyčerpána, ale lidé se průběžné hlásí na další dny. Antigenní test nemůže být starší 48 hodin, takže co tři dny, co se týká antigenního testu. Pokud prodělali covid infekci, tak je to 90 dnů. V podstatě mohou bez testu chodit na návštěvy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paní Eva Wojnarová před několika týdny prodělala infekci. Už si vyžádala lékařské potvrzení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Paní Eva Wojnarová před několika týdny prodělala infekci. Už si vyžádala lékařské potvrzení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Wojnarová, dcera klienta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chce se mi plakat, nechci ani na to myslet. Myslím, že se už těšíme obě strany. Ne jen já, ale i má sestra a všechny naše děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé, kteří chtějí vzít do domova na návštěvu děti do 15 let, musí postupovat jinak.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,143 +375,108 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výsadba nových stromů pomůže krajině v Horním Václavově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeseníky dostaly v posledních letech velkou ránu od kůrovce. Zanikly celé lesy a bývalá monokultura smrků byla přerušena. Obce i města vyvíjejí velké úsilí při nové výsadbě a pestřejší skladbě stromů. Nově se do záchrany krajiny zapojují také soukromé subjekty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Příkladem spolupráce soukromého sektoru, odborníků i státní správy je masivní výsadba v Horním Václavově u Bruntálu. Zdejší rekreační a obytná zóna tady začala vznikat již před více než 10 lety. Nyní se podařilo zajistit dotační podporu výsadby stromů z národního programu Ministerstva životního prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Procházka, vedoucí Odboru životního prostředí MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Od začátku jsme trvali na doprovodné zeleni, kontrolovali jsme určité regulativy, aby to bylo v souladu s naší jesenickou krajinou.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Sedláček, iniciátor projektu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Momentálně tady díky národnímu programu životního prostředí vysazujeme liniovou výsadbu zeleně, hlavně pro dnešní docela palčivou otázku retenci vody v krajině.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Svoboda, Strommy Company, realizátor výsadby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Výsadby probíhají v rámci programu Sázíme budoucnost Ministerstva životního prostředí, které je ve spolupráci s nadací Partnerství.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na ploše několika hektarů nyní probíhá výsadba takových druhů stromů, aby byla zajištěna druhová pestrost krajiny, které se odborně říká biodiverzita.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Sedláček, iniciátor projektu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Stromů vlastně když jsme přišli, bylo nula, nyní sázíme 125 stromů, což docela velká porce.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Svoboda, Strommy Company, realizátor výsadby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Musí to být původní druhy, které se tady vyskytují, takže tady máme nějaké habry, třešně ptačí, javory kleny a spoustu dalších.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tímto projektem výsadba stromů nekončí. Jen díky této iniciativně Ministerstva životního prostředí bude v dalších letech v celé republice vysazeno až 10 milionů stromů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -700,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-12-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>