--- v0 (2026-02-06)
+++ v1 (2026-06-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.12.2020, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči varují: pozor při zapalování adventních věnců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V neděli jsme na adventním věnci zapalovali první svíčku a v této souvislosti pro vás máme varování hasičů. Buďte při tom opatrní. V adventní době totiž každoročně přibývá požárů. Hlavní zásadou je nenechávat svíčky delší dobu bez dozoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,75 +185,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podobných případů bývá každoročně po celé zemi mnoho a proto hasiči varují a nabádají občany k opatrnosti. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Do adventního věnce a dalších vánočních výzdob jsou ideální hořící  svíčky, které jsou odděleny od zbytku věnce ve skleněné nádobce. Při odchodu z  domova byste je měli automaticky sfoukávat. Zapálené svíčky by neměly zůstávat bez dozoru dospělých osob, nejlépe ani  při vašem přesunu do jiného pokoje, hlavně ne mezi rozdováděnými dětmi či volně  se pohybujícími domácími mazlíčky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Když už začne hořet a není oheň příliš velký, pokuste se ho uhasit vlastními silami. Rozhodně ale neriskujte.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Když už začne hořet a není oheň příliš velký, pokuste se ho uhasit vlastními silami. Rozhodně ale neriskujte. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kůdela, mluvčí HZS MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je nutné reagovat rychle, zamezit přístupu vzduchu a menší  požár v zárodku uhasit improvizovanými prostředky, např. udusit botou, vlhkými  utěrkami, pokrývkami nebo jinými silnějšími textiliemi bez umělých vláken nebo  vodou. Pozor však na elektrické přístroje či věci napojené do elektřiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podobné zásady jako pro svíčky, by měly platit i pro betlémské světlo. To je nejlepší uchovávat v lucerně, která je pro otevřený oheň určená. Další možností je speciální váza a nebo v krajním případě větší zavařovací sklenice. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podobné zásady jako pro svíčky, by měly platit i pro betlémské světlo. To je nejlepší uchovávat v lucerně, která je pro otevřený oheň určená. Další možností je speciální váza a nebo v krajním případě větší zavařovací sklenice.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA spustila tradiční vánoční akci "Dárek pro druhé"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -178,89 +291,87 @@
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato akce probíhá už čtvrtým rokem, máme nesmírně dobrou  zkušenost vlastně s tím, že lidí slyší na tu výzvu, že nám pomáhají, že na  to reagují a že máme dostatek dárků k tomu, abychom mohli vlastně uspokojit  ten zájem těch potřebných."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Slívová, koordinátorka ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším takovým asi přáním je, aby zapomněli alespoň na chvíli  na takové ty starosti každodenního života a aby alespoň zažili Vánoce, tak jak  by to mělo být, takže aby dostali alespoň jeden vánoční dáreček."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V minulém roce takto dobrovolníci z ADRY přinesli  dárky přibližně dvěma stovkám osamělých lidí, kteří byli, byť jen za drobnosti,  nesmírně vděční.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V minulém roce takto dobrovolníci z ADRY přinesli  dárky přibližně dvěma stovkám osamělých lidí, kteří byli, byť jen za drobnosti,  nesmírně vděční. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Slívová, koordinátorka ADRA Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nyní čekáme zhruba podobný počet. Proto bychom chtěli vyzvat  veřejnost, aby se do této akce zapojila a donesla nám nějaké dárečky. Ať už to  vyrobené, což znamená nějaká přáníčka nebo nakreslený obrázek nebo dárečky  zakoupené. Velmi vítané jsou sladkosti nebo třeba kosmetika, svíčky, prostě takové  jenom drobnosti, my potom dárečky vlastně shromáždíme a rozdělíme podle zájmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat i touto cestou všem občanům, kteří se  zapojili do tohoto našeho projektu Dárek pro druhé, protože vlastně tím, že  pomáhají druhým, pomáhají i sami sobě a já jsem za to rád, že to pochopili a že  nás tímto způsobem podporují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárky mohou lidé nosit do dobrovolnického centra ve  Frýdku-Místku každý den od 9. do 16. hodiny, a to až do pátku 18. prosince. Je potřeba,  aby byly nezabalené, pracovníci ADRY je totiž musejí roztřídit, aby každý z obdarovaných  dostal dárky, pokud možno rovným dílem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dárky mohou lidé nosit do dobrovolnického centra ve  Frýdku-Místku každý den od 9. do 16. hodiny, a to až do pátku 18. prosince. Je potřeba,  aby byly nezabalené, pracovníci ADRY je totiž musejí roztřídit, aby každý z obdarovaných  dostal dárky, pokud možno rovným dílem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po návratu do lavic se NJ školáci dočkali nových šaten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -357,199 +468,115 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skončila rekonstrukce konkatedrály v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oprava opavské Konkatedrály Nanebevzetí Panny Marie , druhého sídelního kostela biskupa, je hotová. Rozsáhlá rekonstrukce za 77 mil. korun trvala rok a půl. Zatím ale přístupná kvůli vládním opatřením nebude. Opavský děkan chce slavnostní otevření nechat na příhodnější dobu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Rekonstrukce  Konkatedrály  Nanebevzetí Panny Marie v Opavě se chýlí ke konci.  Prokoukla vyčištěná fasáda, vyměněna byla rozbitá okna i  nefunkční elektrické rozvody. Vlhkosti zbavila budovu izolace.  Opravy odkryly spoustu zajímavostí, které teď budou moci  návštěvníci spatřit.     </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Rekonstrukce  Konkatedrály  Nanebevzetí Panny Marie v Opavě se chýlí ke konci.  Prokoukla vyčištěná fasáda, vyměněna byla rozbitá okna i  nefunkční elektrické rozvody. Vlhkosti zbavila budovu izolace.  Opravy odkryly spoustu zajímavostí, které teď budou moci  návštěvníci spatřit.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav v Ostravě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jsme  v podvěží severní věže. Při odhalování omítek se objevily  původní gotické oblouky, předcházející r. 1300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Ty  zůstanou pro návštěvníky kostela viditelné, stejně jako části  původních gotických sloupů, které jsou ukryty pod novými. Na  stropě jedné z bočních kaplí je restaurovaná část výmalby z  19. století. Návštěvníci si tak budou moci udělat obrázek o  tom, jak se uplynulých 700 let podepsalo na podobě tohoto  svatostánku.  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Ty  zůstanou pro návštěvníky kostela viditelné, stejně jako části  původních gotických sloupů, které jsou ukryty pod novými. Na  stropě jedné z bočních kaplí je restaurovaná část výmalby z  19. století. Návštěvníci si tak budou moci udělat obrázek o  tom, jak se uplynulých 700 let podepsalo na podobě tohoto  svatostánku.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Halátek, památkář, Národní památkový ústav v Ostravě:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bohužel barokní přestavba  spoustu zajímavých věcí překryla. Při rekonstrukci se podařilo  odhalit některé detaily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Přestože  už je vše hotové, věřící se do chrámu budou moci vrátit až  poté, co vláda uvolní protikoronavirová opatření.  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Přestože  už je vše hotové, věřící se do chrámu budou moci vrátit až  poté, co vláda uvolní protikoronavirová opatření.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Czudek, opavský děkan: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě  se na bohoslužbu těšíme, i když nevíme, kdy bude. Zatím se  soustředíme na dokončovací práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pravděpodobně  ani vánoční půlnoční mši, kterou si věřící připomínají  narození Ježíše Krista, tady opavský děkan ještě sloužit  nebude. Pokud to podmínky dovolí, sejdou se tady  věřící na  první slavnostní mši nejspíš až v příštím roce.   </w:t>
       </w:r>
-    </w:p>
-[...46 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji letos přibylo 12 pacientů s infekcí HIV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -815,93 +842,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-05-12-2020-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>