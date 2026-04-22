--- v0 (2025-12-24)
+++ v1 (2026-04-22)
@@ -1,106 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před poliklinikou FNO odhalili památník obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Loni 10. prosince se v ostravské fakultní nemocnici stala obrovská tragédie. 7 lidí se stalo obětí šíleného 42letého střelce. Událost teď připomíná památník, který byl odhalen před vchodem do polikliniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tomu rok, kdy v čekárně traumatologické ambulance střílel po bezbranných lidech 42letý muž. 7 lidí bohužel jeho útok nepřežilo. Na útěku pak spáchal sebevraždu. Tuto tragickou událost si dnes všichni připomněli při odhalení památníku obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: pozůstalí obětí a účastníci útoku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna."</w:t>
-[...13 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna." "Já jsem myslela hlavně na tu mamku, aby se ji něco nestalo a když už tam prostě byl, tak jsem si říkala, ať první zastřelí mě, ať prostě nevidím, jak mi umírá mamka. Někdy mám noční můry, někdy nemůžu spát, ale jako snažím se s tím vyrovnat." "Ne, že ona o mě, ale ten strach, co já jsem měla o ní, to si nedovede nikdo představit. Jak jsem se třepala a modlila se za to, ať ta hrůza skončí."</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pietní akce se zúčastnilo nejen vedení nemocnice, ale také ostravského magistrátu, MS kraje, záchranářů a policie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já věřím, že prostě se to stane důstojným pietním místem a společným mementem té události, která jak jsem říkal, nemá obdoby v psaných dějinách tohoto města."</w:t>
       </w:r>
     </w:p>
@@ -426,53 +528,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Některé kryty CO jsou udržované, jiné slouží jako muzeum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco lidstvo na celém světě už déle než rok více či méně úspěšně bojuje s koronavirem, byly doby, kdy se lidé připravovali na mnohem horší hrozby. Vyhlazení hrozilo použitím biologických zbraní, jaderným zářením nebo pod troskami zřícených budov. Před použitím zbraní hromadného ničení měly chránit kryty civilní ochrany.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kryty byly různého provedení. Mezi největší patří ty v průmyslových podnicích a na šachtách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kryty byly různého provedení. Mezi největší patří ty v průmyslových podnicích a na šachtách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hečko, provozovatel Muzea CO Dukla v Havířově: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme před krytem v areálu bývalého Dolu Dukla v Havířově. Jedná se o protiatomový kryt 2. třídy odolnosti, to znamená, že je stále tlakově odolný s regenerací kyslíku. Tento kryt má atomickou odolnost 250 kilotun. V porovnání s Hirošimou a Nagasaki je to desetinásobek. ”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednoduchý kryt pro civilisty měli také na radnici v Jablunkově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -504,53 +605,52 @@
         <w:t xml:space="preserve">Kateřina Piechowicz, mluvčí Heimstaden:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V našich objektech máme celkem 177 krytů civilní ochrany. My je nepoužíváme, ale provádíme v nich pravidelnou údržbu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hečko, provozovatel Muzea CO Dukla v Havířově: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V současné době v tomto krytu budujeme muzeum.  Kryt má 6 podzemních pater, hloubka posledního patra je přibližně 30 metrů. Výsadou tohoto krytu bylo, že zde sídlil i štáb, který měl v případě nebezpečí rozhodovat o okolí Havířova. Je zde k vidění od filtroventilace, přes operační sál, štábní místnost, místnosti pro ukrývané až po dieselagregát v nejnižším patře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Civilní ochrana se v současné době spíše než před válečným úderem zaměřuje na živelné pohromy a průmyslové havárie. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Civilní ochrana se v současné době spíše než před válečným úderem zaměřuje na živelné pohromy a průmyslové havárie.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -625,93 +725,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>