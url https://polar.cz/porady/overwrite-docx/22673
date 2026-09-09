--- v1 (2026-04-22)
+++ v2 (2026-09-09)
@@ -767,51 +767,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>