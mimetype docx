--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,106 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.12.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před poliklinikou FNO odhalili památník obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Loni 10. prosince se v ostravské fakultní nemocnici stala obrovská tragédie. 7 lidí se stalo obětí šíleného 42letého střelce. Událost teď připomíná památník, který byl odhalen před vchodem do polikliniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tomu rok, kdy v čekárně traumatologické ambulance střílel po bezbranných lidech 42letý muž. 7 lidí bohužel jeho útok nepřežilo. Na útěku pak spáchal sebevraždu. Tuto tragickou událost si dnes všichni připomněli při odhalení památníku obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: pozůstalí obětí a účastníci útoku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna."</w:t>
-[...13 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna." "Já jsem myslela hlavně na tu mamku, aby se ji něco nestalo a když už tam prostě byl, tak jsem si říkala, ať první zastřelí mě, ať prostě nevidím, jak mi umírá mamka. Někdy mám noční můry, někdy nemůžu spát, ale jako snažím se s tím vyrovnat." "Ne, že ona o mě, ale ten strach, co já jsem měla o ní, to si nedovede nikdo představit. Jak jsem se třepala a modlila se za to, ať ta hrůza skončí."</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pietní akce se zúčastnilo nejen vedení nemocnice, ale také ostravského magistrátu, MS kraje, záchranářů a policie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já věřím, že prostě se to stane důstojným pietním místem a společným mementem té události, která jak jsem říkal, nemá obdoby v psaných dějinách tohoto města."</w:t>
       </w:r>
     </w:p>
@@ -317,61 +419,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O hrací skříňku v podobě roury, která svou výškou strhává pozornost, je velký zájem. Stále u ní někdo je. Nejčastěji si lidé pouštějí písničky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: jedna z obyvatelek Poruby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě to tady krásně překvapilo, jo. Že tady máme nějaké básničky, že si můžeme sednout tady na lavičku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ovládání poeziomatu je velice jednoduché. Stačí zatočit klikou, vybrat si básničku a zmáčknout tlačítko.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kočár ze zámku Fryštát projde restaurováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -474,92 +569,80 @@
         </w:rPr>
         <w:t xml:space="preserve">Marian  Hochel, Slezská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">0d  23. října do 23. prosince r. 1820 se v Opavě uskutečnilo 8  plenárních zasedání.“                                                                                                                                                                                                                                                                             </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Připomínku  setkání ruského, pruského a rakouského panovníka a také  britského a francouzského velvyslance teď může konečně  veřejnost vidět v opavském Obecním domě na vlastní oči.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Návštěva  představitelů pěti evropských velmocí dodala tehdy deseti  tisícovému městu v ve Slezsku na významu. A početná skupina  hostů s doprovodem, bylo jich na 500, přinesla obyvatelům významný  ekonomický profit.                                                                                                                  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej  Haničák, spoluautor výstavy, Slezské zemské muzeum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro  Opavu samotnou byl kongres velmi významnou záležitostí.“     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                                                                                                                                                                               Hlavním  bodem jednání bylo upevnění pozice monarchie v Evropě a  především nepokoje v jižní Itálii, které ji narušovaly.                                                                                                                   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Šíl,  spoluautor výstavy, Zemský archiv v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Rakousko  prosazovalo vojenskou intervenci a dva měsíce se tady jednalo, za  jakých podmínek by se to řešení mělo realizovat.“  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Rakousko  prosazovalo vojenskou intervenci a dva měsíce se tady jednalo, za  jakých podmínek by se to řešení mělo realizovat.“     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Výstava  připomíná také představitele myšlenky francouzské revoluce  a  nepřítele monarchie Napoleona Bonaparteho a to  pouzdrem, ve kterém  jsou uloženy jeho vlasy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -642,93 +725,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-12-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>