--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.12.2020, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Díky úbytku pacientů znovu slouží hyperbarická komora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po poklesu počtu nemocných se tento trend v našem regionu zastavil a v minulém týdnu se toto číslo stále pohybovalo na podobné úrovni. Vyhráno tedy zdaleka nemáme, ale například v Městské nemocnici v Ostravě je téměř o polovinu hospitalizovaných pacientů méně, což umožnilo návrat některých oddělení do běžného režimu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -132,178 +247,110 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči i pěší mohou opět využívat most na ulici Mostní v Opavě. Na 8 měsíců jej vyřadila z provozu jeho celková rekonstrukce. Ta byla nezbytná; most byl po 60 letech užívání v havarijním stavu a také už nevyhovovala jeho nosnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  1.dubna  šel most na opavské Mostní ulici k zemi. Revizní zpráva jej  označila za  nevyhovující. Původní železobetonová konstrukce  byla rezavá a nedostačovala také nosnost. Částečná oprava by  nic nevyřešila.  A tak byla odstraněna  celá nosná konstrukce i opěry mostu. Piliře ale zůstaly původní  z r. 1960. Na ně dělníci položili 55 m dlouho mostovku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Po  dobu oprav byl most neprůjezdný. Nemohli přes něj řidiči a ani  pěší. S jeho otevřením si všichni oddechli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička (KDU-ČSL), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  době, kdy byl zavřený, více než půl roku, tak jsme to pocítili  zvýšenou hustotou provozu ve městě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Původně  měly být stavební práce na strategickém mostě přes řeku Opavu  hotové už na konci září. Počasí  ale dokončení stavby  oddálilo.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan  Matoušek, hlavní stavbyvedoucí, Hroší stavby Morava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Trápilo  nás tady počasí a velká voda. Z toho důvodu došlo k pozdržení  termínu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  V  plánu jsou teď opravy dalších mostů v Opavě. Jejich stav  technici pravidelně kontrolují.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...9 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My  jsme zadali kompletní revizi  všech mostů, které máme a revizi toho, v jakých jsou stavech.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Například  nevyhovující most přes potok Jaktarku v  Jaktaři by měla  nahradit zcela nová stavba. Nutná je také rekonstrukce mostu přes  řeku Opavu ve Vávrovicích.   </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci řešili první otravy oxidem uhelnatým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -513,65 +560,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Loni 10. prosince se v ostravské fakultní nemocnici stala obrovská tragédie. 7 lidí se stalo obětí šíleného 42letého střelce. Událost teď připomíná památník, který byl odhalen před vchodem do polikliniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tomu rok, kdy v čekárně traumatologické ambulance střílel po bezbranných lidech 42letý muž. 7 lidí bohužel jeho útok nepřežilo. Na útěku pak spáchal sebevraždu. Tuto tragickou událost si dnes všichni připomněli při odhalení památníku obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: pozůstalí obětí a účastníci útoku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna."</w:t>
-[...13 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna." "Já jsem myslela hlavně na tu mamku, aby se ji něco nestalo a když už tam prostě byl, tak jsem si říkala, ať první zastřelí mě, ať prostě nevidím, jak mi umírá mamka. Někdy mám noční můry, někdy nemůžu spát, ale jako snažím se s tím vyrovnat." "Ne, že ona o mě, ale ten strach, co já jsem měla o ní, to si nedovede nikdo představit. Jak jsem se třepala a modlila se za to, ať ta hrůza skončí."</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pietní akce se zúčastnilo nejen vedení nemocnice, ale také ostravského magistrátu, MS kraje, záchranářů a policie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já věřím, že prostě se to stane důstojným pietním místem a společným mementem té události, která jak jsem říkal, nemá obdoby v psaných dějinách tohoto města."</w:t>
       </w:r>
     </w:p>
@@ -712,93 +746,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-12-12-2020-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>