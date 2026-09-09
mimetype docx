--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.12.2020, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci řešili první otravy oxidem uhelnatým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S příchodem zimy a tedy se začátkem topné sezóny vždy narůstá riziko otrav nebezpečným plynem oxidem uhelnatým. První zásah za sebou mají už i záchranáři z našeho kraje, kteří pomáhali otrávené rodině v Bílovci. Zdravotníci k jejich záchraně museli využít hyperbarickou komoru Městské nemocnice Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -395,167 +510,151 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Všechny soubory NDM obnovily zkoušky a těší se na diváky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská divadla znovu ožila. Všechny soubory Národního divadla Moravskoslezského totiž naplno obnovily zkoušky a připravují se na případné otevření či online vystoupení. Zkoušejí se jak novinky, tak inscenace z repertoáru, protože pauza byla dlouhá a herci, pěvci i tanečníci potřebují vše pořádně oživit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní sál Divadla Antonína Dvořáka ve středu dopoledne patřil orchestru, který připravuje pod taktovkou dirigenta Marka Šedivého online operní koncert. Hudebníci ho divákům nabídnou v poslední adventní neděli 20. prosince v 18,30. Zpívat bude německá sopranistka Maida Hundeling.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní sál Divadla Antonína Dvořáka ve středu dopoledne patřil orchestru, který připravuje pod taktovkou dirigenta Marka Šedivého online operní koncert. Hudebníci ho divákům nabídnou v poslední adventní neděli 20. prosince v 18,30. Zpívat bude německá sopranistka Maida Hundeling.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hudba zpěv se ozývala i z menšího zkušebního sálu divadla. Tam začaly zkoušky opery Giacoma Pucciniho Tosca, kterou režíruje ředitel divadla Jiří Nekvasil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Nekvasil, ředitel NDM:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všecky soubory se snaží pracovat buď na nových projektech nebo na udržování stávajícího repertoáru, abychom mohli začít hrát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jeviště Divadla Jiřího Myrona obsadil muzikálový soubor, který poprvé zkoušel sbory pro představení "Harpagon je lakomec?", který má mít premiéru na konci ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Juríková, sbormistryně:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska máme první zkoušku, takže jsme rádi, že nám divadlo poskytlo tenhle velký prostor a můžeme se poprvé slyšet čtyřhlasně. Nacvičujeme část, která se jmenuje pitralon." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nezahálí ani baletní soubor. Ten musí trénovat každý den i když v rouškách je to velmi náročné. V nejbližších dnech začnou zkoušky na Mahlerovy vzpomínky. Národní divadlo moravskoslezské zatím pozastavilo prodej vstupenek. V prodeji jsou dárkové vouchery, za které je možné jeden rok pořídit vstupenky. V prodeji je také předplatné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nezahálí ani baletní soubor. Ten musí trénovat každý den i když v rouškách je to velmi náročné. V nejbližších dnech začnou zkoušky na Mahlerovy vzpomínky. Národní divadlo moravskoslezské zatím pozastavilo prodej vstupenek. V prodeji jsou dárkové vouchery, za které je možné jeden rok pořídit vstupenky. V prodeji je také předplatné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Před poliklinikou FNO odhalili památník obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Loni 10. prosince se v ostravské fakultní nemocnici stala obrovská tragédie. 7 lidí se stalo obětí šíleného 42letého střelce. Událost teď připomíná památník, který byl odhalen před vchodem do polikliniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tomu rok, kdy v čekárně traumatologické ambulance střílel po bezbranných lidech 42letý muž. 7 lidí bohužel jeho útok nepřežilo. Na útěku pak spáchal sebevraždu. Tuto tragickou událost si dnes všichni připomněli při odhalení památníku obětem střelby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: pozůstalí obětí a účastníci útoku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna."</w:t>
-[...13 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">"Stejně špatně jako ten den. Pořád stejně, to se nedá takhle zahojit. Přišla jsem o syna." "Já jsem myslela hlavně na tu mamku, aby se ji něco nestalo a když už tam prostě byl, tak jsem si říkala, ať první zastřelí mě, ať prostě nevidím, jak mi umírá mamka. Někdy mám noční můry, někdy nemůžu spát, ale jako snažím se s tím vyrovnat." "Ne, že ona o mě, ale ten strach, co já jsem měla o ní, to si nedovede nikdo představit. Jak jsem se třepala a modlila se za to, ať ta hrůza skončí."</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pietní akce se zúčastnilo nejen vedení nemocnice, ale také ostravského magistrátu, MS kraje, záchranářů a policie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já věřím, že prostě se to stane důstojným pietním místem a společným mementem té události, která jak jsem říkal, nemá obdoby v psaných dějinách tohoto města."</w:t>
       </w:r>
     </w:p>
@@ -696,93 +795,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-12-2020-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>