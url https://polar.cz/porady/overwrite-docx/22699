--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dva okresy MS kraje jsou v nejhorším stupni systému PES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pandemická situace Moravskoslezského kraje se stále zhoršuje a přibývá také pacientů s těžkým průběhem onemocnění Covid19, kteří musejí do nemocnic. Krizový štáb našeho kraje proto vydal výzvu všem nemocnicím, aby do týdne vyhradily 25 procent lůžek  pro pozitivní pacienty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -104,53 +219,50 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cesta z Nového Jičína na Příbor už je dálnicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silnice mezi Rybím u Nového Jičína a Rychalticemi na Frýdecko-místecku už je dálnicí D/48. Rekonstrukce úseku trvala tři a půlroku. Současně se otevřel také obchvat Skotnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Silnice I/48 mezi Novým Jičínem a Příborem, byla jedním z nejnebezpečnějších úseků silnic první třídy, kde byla řada tragických nehod. V létě roku 2017 začala její přestavba na dálnici. Po třech a půl letech byl teď 15. prosince úsek slavnostně zprovozněn.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Havlíček (nestraník za ANO), ministr dopravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Právě ten bezpečnostní aspekt je to to nejdůležitější, co se od toho očekává. Tím, že už tady byly čtyři pruhy, tak ten provoz byl relativně rychlý, ale ta výstavba nové dálnice má zejména bezpečnostní charakter.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve stejném okamžiku jako 11 a půl kilometrů dlouhý úsek dálnice byl otevřen také tříkilometrový obchvat Skotnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -234,169 +346,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Nově máme zpřístupněn na webu města formulář a tabulku, která auta se řeší, v jakém jsou stavu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A ještě upozornění pro řidiče, kteří odevzdají registrační značky do depozitu. Auta bez registračních značek nesmí podle zákona parkovat na veřejné místní komunikaci na území města. Podrobnější reportáž je zde:</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A ještě upozornění pro řidiče, kteří odevzdají registrační značky do depozitu. Auta bez registračních značek nesmí podle zákona parkovat na veřejné místní komunikaci na území města. Podrobnější reportáž je zde: </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Příprava obchvatu Bruntálu je v další fázi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silnice I/45 tvoří tranzitní trasu v Olomouckém a MS kraji. Kromě vnitrostátní dopravy je důležitou spojkou za Šternberka do Polska také pro mezinárodní dopravu. Rok od roku je více zatížená. V centru Bruntálu se navíc propojuje se silnicí I/11. Řešením jejího přetížení i emisní zátěže je právě výstavba jihovýchodního obchvatu Bruntálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celý obchvat Bruntálu bude mít 4,5 kilometru. Bude mít 76 stavebních objektů a 9 mostních objektů. Jeho součástí bude jedna mimoúrovňová a 2 stykové křižovatky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Jihovýchodní obchvat města Bruntálu je stále v projektové přípravě. Po vydaném územním rozhodnutí ŘSD přistoupilo ke zpracování dokumentace pro stavební povolení a dokumentace pro vedení stavby. Tento obchvat vymisťuje zejména tranzitní dopravu směrem od Olomouce až na Krnov zhruba po takovéto tangentě.“  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Obchvat Bruntálu začíná na jižním připojení od Olomouce, poblíž stávající čerpací stanice. Tam bude také první styková křižovatka s Olomouckou ulicí. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Jihovýchodní obchvat města Bruntálu je stále v projektové přípravě. Po vydaném územním rozhodnutí ŘSD přistoupilo ke zpracování dokumentace pro stavební povolení a dokumentace pro vedení stavby. Tento obchvat vymisťuje zejména tranzitní dopravu směrem od Olomouce až na Krnov zhruba po takovéto tangentě.“  </w:t>
-[...23 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„A co je důležité – ŘSD zahájilo majetkoprávní činnost tak, aby vykupovalo, případně získávalo od státních podniků jednotlivé pozemky, které jsou nezbytné k výstavbě našeho obchvatu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Další součástí obchvatu bude několik mostů, překonávajících železniční trať i údolí Černého potoka i 300 metrů dlouhá protihluková stěna. Jediná mimoúrovňová křižovatka připojuje na Žlutém kopci silnici I/11, tedy Opavskou ulici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Šimáčková, vedoucí projketového týmu I/11 ŘSD Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „V současné době během měsíce prosince se zpracovává, nebo je zpracovaný geometrický plán, který se dává na katastr k zápisu, a tím pádem budeme v příštím roce rozesílat kupní smlouvy na výkupy pozemků. V této době se připravují taky vlastnické podklady a kupní smlouvy tak, aby se mohly v lednu a únoru březnu už mohli začít rozesílat vlastníkům pozemků.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Co je potěšitelné, tak ŘSD má v příštím roce ve svém rozpočtu 30 mil korun na realizaci těchto výkupů a na zahájení studie, která bude řešit archeologii, archeologické průzkumné práce v tomto obchvatu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výhledově je naplánován také severní obchvat Bruntálu, který spojí silnici I/11 s průmyslovou zónou. Obchvat Bruntálu bezesporu zajistí kvalitnější životní prostředí ve městě i odklon tranzitní dopravy z centra města.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -479,53 +575,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po dobu výměny oken se děti učily v jiných mateřinkách, pak se vrátily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Rekonstrukce to byla velká, protože se měnila okna, zateplovala se fasáda, řešila se rekuperace. Takže zásah do školky velký. Tím, že se začalo dělat o prázdninách, tak jsme se snažili přizpůsobit tak, aby ten zásah do provozu školky byl pokud možno, co nejmenší. Věřím, že paní ředitelka i ostatní zaměstnanci se s tím museli srovnat a já jsem rád, že se to povedlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkové náklady na opravu školky vyšly sedm milionů korun, což je o milion méně než se původně počítalo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celkové náklady na opravu školky vyšly sedm milionů korun, což je o milion méně než se původně počítalo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -600,93 +695,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-12-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>