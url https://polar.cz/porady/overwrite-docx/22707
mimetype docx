--- v0 (2026-01-01)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2020, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo Ostravy schválilo rozpočet pro 2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo Ostravy schválilo pro rok 2021 vyrovnaný rozpočet. Město bude hospodařit s téměř 10 miliardami korun. Celých 25 procent z této částky půjde na investice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vznik památníku pomohl iniciovat také plukovník Jaroslav Hrabec, bývalý ředitel Krajského  vojenského velitelství Ostrava, který v současnosti zástupce vojenského velitelství teritoria v Táboře. Byl také členem poroty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Hrabec, vojenské velitelství v Táboře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Památník bude připomínat české, respektive československé veteránství jako celek a jeho nositele  napříč generacemi, tedy legionáře – vojáky stojící u zrodu České republiky, druhoválečné  veterány – československé vojáky a odbojáře bojující na frontách II. světové války a působící  v domácím i zahraničním odboji, i novodobé veterány – příslušníky Armády ČR, kteří se účastní  zahraničních misí. Vybraný návrh památníku považuji za dobrou volbu, protože nejen naplňuje  základní myšlenku, tedy propojení všech tří etap našich veteránských tradic, ale svým  provedením je i nadčasový a věřím, že proto bude blízký dnešním i budoucím vojákům –  veteránům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři samostatné konstrukční prvky památníku jsou navrhovány převážně z duralu, dráhy objektů  mají být žulové. Užití aretačního kloubu by umožnilo jejich pohyblivost. Památník by měl být hotov v říjnu příštího roku, aby mohl být odhalen ke dni veteránů, který  připadá na 11. listopad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři samostatné konstrukční prvky památníku jsou navrhovány převážně z duralu, dráhy objektů  mají být žulové. Užití aretačního kloubu by umožnilo jejich pohyblivost. Památník by měl být hotov v říjnu příštího roku, aby mohl být odhalen ke dni veteránů, který  připadá na 11. listopad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -347,93 +461,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-16-12-2020-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>