--- v0 (2025-12-27)
+++ v1 (2026-05-16)
@@ -1,205 +1,278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Očkování proti koronaviru rozděluje veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Infektologové, vakcinologové a epidemiologové vyzývají veřejnost, aby nepodléhala hoaxům, které se prostřednictvím internetu šíří v souvislosti s nově vyvinutou vakcínou proti koronaviru. Podle nich je to možnost, jak pandemii zastavit. Názory veřejnosti na očkování jsou různé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Internet  v poslední době zaplavily informace o vakcíně proti koronaviru,  která bude brzy dostupná i u nás. Údajně může měnit  genetickou výbavu člověka nebo také obsahovat nanočipy. Proti  těmto fake news se odborníci ohradili.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Internet  v poslední době zaplavily informace o vakcíně proti koronaviru,  která bude brzy dostupná i u nás. Údajně může měnit  genetickou výbavu člověka nebo také obsahovat nanočipy. Proti  těmto fake news se odborníci ohradili.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kümpel, místopředseda Společnosti infekčního lékařství: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To  je naprosto neuvěřitelné. Přesto jsem se setkal s chytrými  lidmi, vysokoškoláky, kteří tomu věří a je to samozřejmě  nesmyl.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">                                                                                                                  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Ne  každý sice podobné informace o očkování zaznamenal, nicméně  názory veřejnosti na aplikaci očkovací látky se různí.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatel Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Teď  to teď to neřeším, ale pokud by tady byla povinnost se očkovat,  tak bych se nechal naočkovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „O  očkování neuvažuju, protože jsem  pro imunitu vlastní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Mnohým  vadí relativně krátký čas pro vývoj vakcín a také to, že  zatím není prozkoumáno jejich dlouhodobé působení v organismu.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Mnohým  vadí relativně krátký čas pro vývoj vakcín a také to, že  zatím není prozkoumáno jejich dlouhodobé působení v organismu.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Hrabák, předseda Poočkování - společnost pacientů s následky  po očkování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  obou vakcínách, o kterých se teď uvažuje,  ten princip je  založený na genetice. O takových vakcínách nevíme, co s  člověkem udělají za rok, za dva roky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  vývoji vakcín pracovaly výzkumné týmy, které  připravovaly  očkovací látky např. proti onemocnění sars či AIDS a nyní  využívají svých dřívějších zkušeností.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové  vakcíny by měly být u nás k dispozici na začátku příštího  roku. V první vlně budou určené seniorům, zdravotníkům a  pracovníkům v sociálních službách. Očkovací schéma se bude  skládat ze dvou dávek.</w:t>
-[...13 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové  vakcíny by měly být u nás k dispozici na začátku příštího  roku. V první vlně budou určené seniorům, zdravotníkům a  pracovníkům v sociálních službách. Očkovací schéma se bude  skládat ze dvou dávek.         </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava schválila vítězný návrh na památník veteránů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -232,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vznik památníku pomohl iniciovat také plukovník Jaroslav Hrabec, bývalý ředitel Krajského  vojenského velitelství Ostrava, který v současnosti zástupce vojenského velitelství teritoria v Táboře. Byl také členem poroty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Hrabec, vojenské velitelství v Táboře:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Památník bude připomínat české, respektive československé veteránství jako celek a jeho nositele  napříč generacemi, tedy legionáře – vojáky stojící u zrodu České republiky, druhoválečné  veterány – československé vojáky a odbojáře bojující na frontách II. světové války a působící  v domácím i zahraničním odboji, i novodobé veterány – příslušníky Armády ČR, kteří se účastní  zahraničních misí. Vybraný návrh památníku považuji za dobrou volbu, protože nejen naplňuje  základní myšlenku, tedy propojení všech tří etap našich veteránských tradic, ale svým  provedením je i nadčasový a věřím, že proto bude blízký dnešním i budoucím vojákům –  veteránům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři samostatné konstrukční prvky památníku jsou navrhovány převážně z duralu, dráhy objektů  mají být žulové. Užití aretačního kloubu by umožnilo jejich pohyblivost. Památník by měl být hotov v říjnu příštího roku, aby mohl být odhalen ke dni veteránů, který  připadá na 11. listopad.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři samostatné konstrukční prvky památníku jsou navrhovány převážně z duralu, dráhy objektů  mají být žulové. Užití aretačního kloubu by umožnilo jejich pohyblivost. Památník by měl být hotov v říjnu příštího roku, aby mohl být odhalen ke dni veteránů, který  připadá na 11. listopad. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Proinvestiční rozpočet Nového Jičína posílí úvěr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -449,118 +521,107 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský boxer vybojoval bronz na Evropě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mistr České republiky v boxu Josef Slepčík z Karviné je aktuálně třetí nejlepší boxerský kadet v Evropě. O medaile zabojoval na Evropě i rovněž úřadující Mistr ČR Ladislav Plachetka ze stejného oddílu TJ Baník Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dva čerství Mistři České republiky v boxu, kadeti Josef Slepčík a Ladislav Plachetka zabojovali i o ještě cennější medaile a to na Mistrovství Evropy konaném v prosinci v bulharské Sofii. Zaslouženou a těžce vybojovanou bronzovou medaili přivezl domů do Karviné Josef Slepčík.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dva čerství Mistři České republiky v boxu, kadeti Josef Slepčík a Ladislav Plachetka zabojovali i o ještě cennější medaile a to na Mistrovství Evropy konaném v prosinci v bulharské Sofii. Zaslouženou a těžce vybojovanou bronzovou medaili přivezl domů do Karviné Josef Slepčík. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Slepčík, úspěšný boxer: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem za to rád, netušil jsem, že budu mít 3. místo. První zápas jsem měl se Srbem, to byl těžký soupeř, ale musel jsem to zvládnout, vyhrál jsem 4:3 na body. Druhý zápas jsem měl s Chorvatem, zlepšila se mi fyzička, měl jsem víc štěstí, vyhrál jsem 4:0 na body a semifinále jsem měl s Rusem, které jsem prohrál. Byl prostě lepší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Nevrla, trenér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Musíme si uvědomit, že Ukrajina a Rusko jsou pořád boxerská a jiná sportovní velmoc, což se projevilo především v tom, že ve finále bylo 19 Rusů a 9 Ukrajinců, z čehož plyne, že se utkávali i mezi sebou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě bronzové medaile vybojované Josefem Slepčíkem putovala do Moravskoslezského kraje i medaile stříbrná, zásluhou Davida Poláka z Havířova. Ladislav Plachetka skončil těsně před branami semifinále.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě bronzové medaile vybojované Josefem Slepčíkem putovala do Moravskoslezského kraje i medaile stříbrná, zásluhou Davida Poláka z Havířova. Ladislav Plachetka skončil těsně před branami semifinále. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Plachetka, boxer </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zápas jsem prohrál hlavně kvůli tomu, že jsem pokazil první kolo. A na tom nejvíc záleželo. Už se těším, až bude další Evropa, určitě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pro oddíl boxu TJ Baník Karviná, který vychoval nespočet mistrů republiky, je to v pořadí druhá bronzová medaile z Mistrovství Evropy.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Za reprezentaci města boxerům osobně poděkoval primátor města. Pro oddíl boxu TJ Baník Karviná, který vychoval nespočet mistrů republiky, je to v pořadí druhá bronzová medaile z Mistrovství Evropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -636,93 +697,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>