--- v0 (2025-12-22)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.12.2020, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozpočet na rok 2021 posílí úvěr na investice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín bude v roce 2021 hospodařit se schodkovým rozpočtem. Zastupitelé proto schválili přijetí 100 milionového úvěru. Financovat se z něj budou tři zásadní investiční akce související zejména s bydlením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,53 +375,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Drtivá většina přestupků, které během tři čtvrtě roku zaznamenal radar na Revoluční ulici, znamenala  překročení rychlosti v rozmezí od šedesát do sedmdesáti kilometrů v hodině, ale stále se občas objevuje  i překročení stokilometrové rychlosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Rýdel, ředitel MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Asi tak po dobu dvou měsíců nám chodilo více přestupků, v současné době jsme se dostali na číslo kolem sedmdesáti přestupků denně. Místo se nám osvědčilo.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za situace, kdy budou ve městě vybudována všechna čtyři měřící stanoviště, nevylučuje ředitel strážníků zakoupení druhého radaru. Dále upozorňuje na to, že obě stávající měřící místa jsou proti poškození neustále hlídána systémem antivandal.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za situace, kdy budou ve městě vybudována všechna čtyři měřící stanoviště, nevylučuje ředitel strážníků zakoupení druhého radaru. Dále upozorňuje na to, že obě stávající měřící místa jsou proti poškození neustále hlídána systémem antivandal. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Investice města do vybudování prvního stanoviště na ulici Revoluční a pořízení radaru se pohybovala u dvou milionů korun. Druhé stanoviště stálo 360 tisíc korun. Pokuty se podle výše provinění pohybují od 500 do 2 000 korun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -375,57 +489,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V okamžiku, kdy kolem rekonstruované silnice zmizí všechna omezující dopravní značení, bude zde pro řidiče povinná dálniční známka. To vzbuzuje obavy okolních obcí, zejména Libhoště, že motorické, aby se placenému úseku vyhnuli, zvolí cestu přes vesnici. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Kania (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Musí se přijmout další opatření. Samozřejmě nelze tím, že bude zpoplatněn nějaký dálniční úsek, vytlačit ty kamiony do okolních obcí. Toto je nepřijatelné a věřím, že se najde legislativní krok, který tomu zamezí. Jednoznačně další sledování dopravy a omezení vjezdu kamionů na silnice druhých a třetích tříd.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nicméně sotva se řidičům uvolní a zrychlí jízda směrem na Frýdek-Místek, musí pomalu začít počítat s omezením dopravy na jeden jízdní pruh opačným směrem. V prvním čtvrtletí roku 2021 má začít přestavba silnice I/48 na dálnici směrem na Bělotín. </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel Ředitelství silnic a dálnic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Uvidíme, jak se nám podaří předat staveniště zhotoviteli. Kdyby se to podařilo opravdu v tom prvním kvartálu příštího roku, což předpokládáme, že v lednu nebo v únoru toho budeme schopni, tak teoreticky si myslím, že by stavba by z velké části mohla být zprovozněna no konce roku 2022, nejpozději na jaře roku 2023.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Proměna dalšího úseku na dálnici by tedy měla být podstatně rychlejší než Rybí - Rychaltice, kde bylo 11 na půl kilometrech i velké množství mostů,  přesně tedy 147 různých stavebních objektů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -522,93 +629,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-18-12-2020-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>