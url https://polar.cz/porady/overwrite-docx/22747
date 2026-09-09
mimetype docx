--- v0 (2025-12-26)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V nemocnicích MS kraje bude 11 očkovacích center</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj se chystá na očkování proti nemoci Covid-19. Ještě v prosinci by měla přijít první várka: asi 10 tisíc vakcín. V 11 nemocnicích celého regionu vzniknou očkovací centra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,126 +411,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Bruntálsku už také hoří Betlémské světlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také do Jeseníků již dorazilo Betlémské světlo. Na příjezd vlaku od Olomouce čekali na nádraží v Bruntále první zájemci a samozřejmě místní skauti, kteří mají distribuci světla na starosti. Sváteční církevní akce pak budou letos bohužel velmi omezeny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Betlémské světlo jako symbol míru a přátelství putuje z Betléma celou Evropou. Do České republiky se poprvé dostalo po sametové revoluci díky exilovým skautům z Rakouska. Tam také v roce 1986 původně tato tradice vznikla. Skautským dobrovolníkům pomáhají v jeho rozvozu po celé republice České dráhy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dan Rozprým, skaut:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak my jsme z Bruntálu a přišli jsme si pro Betlémské světlo.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lidé si pak mohou bezpečně Betlémské světlo odpálit a přenést domů na mnoha lokálních akcích a mnoha místech ve městech i obcích. Do Krnova si pro něj dokonce přijeli i harceři z polských Glubčic. V Bruntále to bude možné až do Štědrého dne v domově seniorů nebo v katolickém kostele v centru města.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Pleva, skaut: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Můžou si přijít do domova důchodců prakticky kdykoli a do kostela po dobu mše.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bude k dispozici ve farním kostele v Bruntále po celé svátky vánoční.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Současná epidemiologická opatření bohužel nepřejí dalším větším církevním akcím.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Nacházíme se v omezeném režimu a omezení se týká samozřejmě i církví a bohoslužeb, může být účastníků bohoslužeb pouze do 20 procent kapacity kostela, což v našem případě dělá asi 40 lidí, co mě hodně mrzí, tak letos půlnoční mše svatá nebude, protože ani sbor zpívat nebude, nebyl schopen se sejít. Co se týče Betléma, tak to je další smutná zpráva, tyto pomínky, které jsou nastaveny nám nedovolí otevřít Betlém tak, jak bychom si přáli. Betlém bude nicméně přístupný pro účastníky bohoslužeb, kteří budou moci Betlém shlédnout po skupinkách. Chtěl bych všem popřát, aby vánoční svátky prožili v klidu, pokoji a naději, že se všechno v dobré obrátí.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přidáváme se k přání pana Peschkeho a přejeme všem krásné a klidné vánoční svátky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -463,97 +553,94 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Vyrábím baňku na přáníčko, líbí se mi tady, že to je  otevřené." 2.) "Je to dobré, že můžeme zase chodit tady a vyrábím taky baňku  na přáníčko." 3.) "Napíšu tam Veselé Vánoce a vyrábím zrovna baňku, která bude  na přáníčko."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného  času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dnešní kroužek se jmenuje šperkování a vyrábíme vánoční šperk,  který si děti momentálně pečou z hmoty FIMO a ještě k tomu si dodělávají  vánoční přání, které je tvořeno z krajky a z různých knoflíků a  třpytek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vlastnoručně vyrobený dárek určitě udělá velkou radost  každému, kdo ho případně dostane. Středisko volného času dostalo po rozvolnění  pouze dva týdny na to, aby zájemce o kroužky opět přivítalo, většina se hned  zaplnila. Letošní Vánoce jsou totiž kvůli pandemii ošizené o řadu skvělých  každoročních akcí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vlastnoručně vyrobený dárek určitě udělá velkou radost  každému, kdo ho případně dostane. Středisko volného času dostalo po rozvolnění  pouze dva týdny na to, aby zájemce o kroužky opět přivítalo, většina se hned  zaplnila. Letošní Vánoce jsou totiž kvůli pandemii ošizené o řadu skvělých  každoročních akcí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného  času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děláme, co můžeme, alespoň teď v tom krátkém čase a  děti chodí, za což jsme strašně rádi. Nejsou vlastně adventní dílny letos na  náměstích, tím pádem se snažíme tu vánoční tvorbu vynahradit v těch kroužcích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti, které stihly přijít, než se v pátek po 18.  prosinci opět uzavřelo, musely dodržovat všechna hygienická nařízení v podobě  nošení roušek i dezinfekce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti, které stihly přijít, než se v pátek po 18.  prosinci opět uzavřelo, musely dodržovat všechna hygienická nařízení v podobě  nošení roušek i dezinfekce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Kopidolová, pedagog volného  času:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Základní pravidla jsou takové, že je 10 dětí na jednoho  lektora, dneska teda přišlo 6 dětí, jinak základní pravidla hygienické  samozřejmě dodržování, každý se musí vydezinfikovat, musíme dodržovat aj  omezený počet lidí na budovu, tím pádem rodiče čekají venku na děti z kroužku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve středisku volného času doufají, že nezůstanou opět dlouho  zavření a budou moci snad už brzy přivítat děti v novém a snad mnohem lepším  roce, než pro ně byl ten letošní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve středisku volného času doufají, že nezůstanou opět dlouho  zavření a budou moci snad už brzy přivítat děti v novém a snad mnohem lepším  roce, než pro ně byl ten letošní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -628,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-12-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>