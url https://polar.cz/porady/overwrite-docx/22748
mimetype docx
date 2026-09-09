--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Hrabové zapadl do sila s pískem neopatrný pracovník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči si pro záchranu životů musejí poradit s každou situací a často to nemají jednoduché. V Ostravě-Hrabové pomáhali vytáhnout ze sila s pískem pracovníka, který tam zapadl až po ramena. Lezecká skupina to naštěstí zvládla a podchlazeného muže předala zdravotníkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,126 +305,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Bruntálsku už také hoří Betlémské světlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také do Jeseníků již dorazilo Betlémské světlo. Na příjezd vlaku od Olomouce čekali na nádraží v Bruntále první zájemci a samozřejmě místní skauti, kteří mají distribuci světla na starosti. Sváteční církevní akce pak budou letos bohužel velmi omezeny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Betlémské světlo jako symbol míru a přátelství putuje z Betléma celou Evropou. Do České republiky se poprvé dostalo po sametové revoluci díky exilovým skautům z Rakouska. Tam také v roce 1986 původně tato tradice vznikla. Skautským dobrovolníkům pomáhají v jeho rozvozu po celé republice České dráhy.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dan Rozprým, skaut:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak my jsme z Bruntálu a přišli jsme si pro Betlémské světlo.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lidé si pak mohou bezpečně Betlémské světlo odpálit a přenést domů na mnoha lokálních akcích a mnoha místech ve městech i obcích. Do Krnova si pro něj dokonce přijeli i harceři z polských Glubčic. V Bruntále to bude možné až do Štědrého dne v domově seniorů nebo v katolickém kostele v centru města.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Pleva, skaut: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Můžou si přijít do domova důchodců prakticky kdykoli a do kostela po dobu mše.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bude k dispozici ve farním kostele v Bruntále po celé svátky vánoční.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Současná epidemiologická opatření bohužel nepřejí dalším větším církevním akcím.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Peschke, pastorační asistent:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Nacházíme se v omezeném režimu a omezení se týká samozřejmě i církví a bohoslužeb, může být účastníků bohoslužeb pouze do 20 procent kapacity kostela, což v našem případě dělá asi 40 lidí, co mě hodně mrzí, tak letos půlnoční mše svatá nebude, protože ani sbor zpívat nebude, nebyl schopen se sejít. Co se týče Betléma, tak to je další smutná zpráva, tyto pomínky, které jsou nastaveny nám nedovolí otevřít Betlém tak, jak bychom si přáli. Betlém bude nicméně přístupný pro účastníky bohoslužeb, kteří budou moci Betlém shlédnout po skupinkách. Chtěl bych všem popřát, aby vánoční svátky prožili v klidu, pokoji a naději, že se všechno v dobré obrátí.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přidáváme se k přání pana Peschkeho a přejeme všem krásné a klidné vánoční svátky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -322,209 +412,146 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodiče uvidí vystoupení svých dětí na internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Učitelky a děti z Dětské skupiny při Slezské nemocnici se pustili do natáčení Vánoční besídky. Kvůli protiepidemickým opatřením totiž rodiče do třídy za dětmi nemohou, a tak by o vystoupení svých ratolestí přišli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V  předvánočním čase vždycky chystají učitelky s dětmi ze  školky v areálu Slezské nemocnice program pro rodiče. Pilně jej  dlouho dopředu nacvičují a těší se, až maminky a tatínkové  zasednou v publiku. Jenže tentokrát je všechno trochu jiné.  Kvůli protikoronavirovým opatřením rodiče do třídy od jara  nemohou.     </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">V  předvánočním čase vždycky chystají učitelky s dětmi ze  školky v areálu Slezské nemocnice program pro rodiče. Pilně jej  dlouho dopředu nacvičují a těší se, až maminky a tatínkové  zasednou v publiku. Jenže tentokrát je všechno trochu jiné.  Kvůli protikoronavirovým opatřením rodiče do třídy od jara  nemohou.        </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anna  Fialová,  ředitelka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětské  skupiny při Slezské nemocnici v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Během  celého letošního roku jsme s dětmi ani jednou neměli žádné  představení pro rodiče.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A  tak se učitelky rozhodly, že Vánoční besídku natočí na  mobilní telefon a rodičům  pošlou její záznam  přes internet.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">A  tak se učitelky rozhodly, že Vánoční besídku natočí na  mobilní telefon a rodičům  pošlou její záznam  přes internet.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikol  Stejskalová, učitelka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">,  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětské  skupiny při Slezské nemocnici:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Snažili  jsme se jednotlivá vystoupení zakomponovat do kouzelné pohádky o  zvířátkách v lese.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Všichni  se společně pustili do výroby kulis i rekvizit. Děti pomalovaly  lesní chaloupku, vyrobily si masky zvířat i další nezbytnosti  důležité pro představení.  K tomu přibylo téměř každodenní  secvičování programu – práce tady měli nad hlavu.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Všichni  se společně pustili do výroby kulis i rekvizit. Děti pomalovaly  lesní chaloupku, vyrobily si masky zvířat i další nezbytnosti  důležité pro představení.  K tomu přibylo téměř každodenní  secvičování programu – práce tady měli nad hlavu.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">děti  z  Dětské skupiny při Slezské nemocnici:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsem moc trénovali.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejdřív jsem byl zajíček, pak čert a pak anděl.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Díky  natočenému záznamu, který školka sdílí na sociálních sítích,   teď mohou rodiče vidět, jaký pokrok jejich 24 malých andílků  během uplynulých měsíců udělalo.   </w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice Ostravy-Jihu nakoupila dárky dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -712,93 +739,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-12-2020-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>