--- v0 (2026-02-07)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.12.2020, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Covidem zasažený dětský domov dostal vánoční dárky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koronavir vší silou zasáhl Dětský domov v Řepištích na Frýdecko-Místecku. Onemocněly děti i personál. Domovu musela pomoci armáda i Vyšší odborná škola zdravotnická v Ostravě. A právě tato škola se postarala, aby měly děti pod stromečkem dárky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,111 +263,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skoro jako nazdobený vánoční stromeček. Tak vypadá autobus  městské hromadné dopravy ve Frýdku-Místku, který brázdí nejen ulice města každý  den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Je to strašně krásné, že ty Vánoce jsou takhle v celém městě,  líbí se mi to." 2.) "Podle mě to dělá hodně dobrý dojem a je to moc pěkné." 3.) "Město to určitě jako oživí, prostě je to takové příjemnější,  když ten člověk uvidí ten autobus, takhle jako vánočně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S nápadem nazdobit takto autobus přišel řidič David  Hájek, okoukal ho totiž v Praze, kde loni poprvé vyjela nazdobená vánoční  tramvaj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S nápadem nazdobit takto autobus přišel řidič David  Hájek, okoukal ho totiž v Praze, kde loni poprvé vyjela nazdobená vánoční  tramvaj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hájek, řidič MHD Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos mají dvě, i autobus a já jsem si říkal, nazdobíme to i  u nás, sice nemáme tramvaj, máme autobusy jenom, že jo, otázka, jak to bude  vypadat. Tak jsme vlastně to realizovali se školou 4. základní, kde nám děti  udělaly takovou vesničku, vločky, to jsme tam nechali nalepit, dali jsme ty  svíčky. Do poslední chvíle jsme nevěděli, jestli to bude svítit, jo, co to bude  dělat, tak jsme to zapojili, rozsvítilo se to. Úspěch to u těch cestujících mělo, jo, každý si to fotil, jezdili  na konečnou, jo, tam se u toho fotografovali, točili se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loni jezdil autobus jen chvíli před Vánocemi a letos už se  na něj lidé ptali v listopadu, proto v dopravním podniku neváhali a  dva čtyřicetimetrové světelné řetězy, svítící kometu a vánoční výzdobu  připravili mnohem dřív.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loni jezdil autobus jen chvíli před Vánocemi a letos už se  na něj lidé ptali v listopadu, proto v dopravním podniku neváhali a  dva čtyřicetimetrové světelné řetězy, svítící kometu a vánoční výzdobu  připravili mnohem dřív. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hájek, řidič MHD Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podle kolegů, co s tím vlastně oni jezdí, já to letos  nemám, tak jsem se ptal jaké to je? Jo, ptají se na to, chválí to, pěkné to je.  Manažer marketingu pan Birkáš mi řekl, že mu píšou z dětských domovů, z domovů  seniorů, že to jezdí pod jejími okny, že se jim to líbí a my jsme to vlastně  udělali pro ty lidi, jo, v rámci teď té doby Covidové, kdy teď vidíte trhy  tady nejsou, není tu nic, takže ať mají alespoň zpestření v té dopravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě se ten nápad toho řidiče velice líbí, protože si pamatuju,  jak moje děti byly nadšené, když tady byl Coca Cola náklaďák, takže já to cením, je to taková věc,  která zpříjemní náladu všem, když uvidí prostě osvícený autobus v ulicích a  udělá nám z toho běžného dne trochu nevšední."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MHD Frýdek-Místek zajišťuje společnost 3ČSAD, která uvažuje,  že podobný autobus by mohla díky tomuto úspěchu vypravovat i jinde.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">MHD Frýdek-Místek zajišťuje společnost 3ČSAD, která uvažuje,  že podobný autobus by mohla díky tomuto úspěchu vypravovat i jinde. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve světě kouzel s Nikolasem Karou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -290,349 +402,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikolas Kara, kouzelník a iluzionista: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Můžu říct, že dnes jsme kolegové, kamarádi, když potřebuji, vždycky mi poradí, je to můj idol, vzor a opravdu před ním klobouk dolů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyjmenovat kolik kouzel ovládá a kolik se jich naučil, není možné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikolas Kara, kouzelník a iluzionista: </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Každý kouzelník jich umí stovky ne-li tisíce, třeba jen s kartami existuje 70 tisíc kouzel. Je třeba jedno kouzlo a to se může předvést na tisíc způsobů a je třeba jedno kouzlo a to se může předvést na třicet dalších způsobů, pro nás je to pořád to jedno a pro diváky třicet, proto se to nedá jednoznačně určit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nikolas Kara nejčastěji předvádí kouzla s drobnými předměty, jako jsou karty, mince, prstýnky nebo balonky. Umí i větší kouzla a pár iluzí. Přednost dává ale mikromagii. Kouzla se ze začátku učil i tři hodiny denně.</w:t>
-[...275 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">Přepis se nepodařilo převést do DOCX.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -701,93 +531,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-12-2020-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>