--- v0 (2026-01-21)
+++ v1 (2026-05-23)
@@ -1,159 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.12.2020, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po Frýdku-Místku a jeho okolí jezdí vánoční autobus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">40 metrů světelných řetězů, svítící kometa a vánoční výzdoba. Tak málo stačí k radosti, kterou přináší lidem při pohledu vánoční autobus ve Frýdku-Místku. Ulice města i okolí brázdí už několik týdnů a všichni z něj mají velkou radost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skoro jako nazdobený vánoční stromeček. Tak vypadá autobus  městské hromadné dopravy ve Frýdku-Místku, který brázdí nejen ulice města každý  den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Je to strašně krásné, že ty Vánoce jsou takhle v celém městě,  líbí se mi to." 2.) "Podle mě to dělá hodně dobrý dojem a je to moc pěkné." 3.) "Město to určitě jako oživí, prostě je to takové příjemnější,  když ten člověk uvidí ten autobus, takhle jako vánočně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S nápadem nazdobit takto autobus přišel řidič David  Hájek, okoukal ho totiž v Praze, kde loni poprvé vyjela nazdobená vánoční  tramvaj.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S nápadem nazdobit takto autobus přišel řidič David  Hájek, okoukal ho totiž v Praze, kde loni poprvé vyjela nazdobená vánoční  tramvaj. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hájek, řidič MHD Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos mají dvě, i autobus a já jsem si říkal, nazdobíme to i  u nás, sice nemáme tramvaj, máme autobusy jenom, že jo, otázka, jak to bude  vypadat. Tak jsme vlastně to realizovali se školou 4. základní, kde nám děti  udělaly takovou vesničku, vločky, to jsme tam nechali nalepit, dali jsme ty  svíčky. Do poslední chvíle jsme nevěděli, jestli to bude svítit, jo, co to bude  dělat, tak jsme to zapojili, rozsvítilo se to. Úspěch to u těch cestujících mělo, jo, každý si to fotil, jezdili  na konečnou, jo, tam se u toho fotografovali, točili se."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Loni jezdil autobus jen chvíli před Vánocemi a letos už se  na něj lidé ptali v listopadu, proto v dopravním podniku neváhali a  dva čtyřicetimetrové světelné řetězy, svítící kometu a vánoční výzdobu  připravili mnohem dřív.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Loni jezdil autobus jen chvíli před Vánocemi a letos už se  na něj lidé ptali v listopadu, proto v dopravním podniku neváhali a  dva čtyřicetimetrové světelné řetězy, svítící kometu a vánoční výzdobu  připravili mnohem dřív. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Hájek, řidič MHD Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podle kolegů, co s tím vlastně oni jezdí, já to letos  nemám, tak jsem se ptal jaké to je? Jo, ptají se na to, chválí to, pěkné to je.  Manažer marketingu pan Birkáš mi řekl, že mu píšou z dětských domovů, z domovů  seniorů, že to jezdí pod jejími okny, že se jim to líbí a my jsme to vlastně  udělali pro ty lidi, jo, v rámci teď té doby Covidové, kdy teď vidíte trhy  tady nejsou, není tu nic, takže ať mají alespoň zpestření v té dopravě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě se ten nápad toho řidiče velice líbí, protože si pamatuju,  jak moje děti byly nadšené, když tady byl Coca Cola náklaďák, takže já to cením, je to taková věc,  která zpříjemní náladu všem, když uvidí prostě osvícený autobus v ulicích a  udělá nám z toho běžného dne trochu nevšední."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MHD Frýdek-Místek zajišťuje společnost 3ČSAD, která uvažuje,  že podobný autobus by mohla díky tomuto úspěchu vypravovat i jinde.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">MHD Frýdek-Místek zajišťuje společnost 3ČSAD, která uvažuje,  že podobný autobus by mohla díky tomuto úspěchu vypravovat i jinde. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci mají za sebou náročný rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -179,120 +291,117 @@
         <w:t xml:space="preserve">Veronika Masařová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobré ráno, moje jméno je Veronika, je asi 6 hodin ráno a já  vyrážím do Domova pokojného stáří ve Frýdku-Místku pomáhat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Crhák, dobrovolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem Matyáš a už pět let se věnuji dobrovolnictví v Hospici  ve Frýdku-Místku. Kvůli nedostatku personálu jsem začal pomáhat i v domově  pro seniory, kde jsem nápomocný jak personálu, tak uživatelům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přihlásili se sami nebo na výzvu Moravskoslezského kraje Bosmepartyja,  který zapojil i dobrovolníky spadající pod dobrovolnickou organizaci ADRA.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přihlásili se sami nebo na výzvu Moravskoslezského kraje Bosmepartyja,  který zapojil i dobrovolníky spadající pod dobrovolnickou organizaci ADRA. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oslovujeme veřejnost, aby pomohla tady v této situaci,  takže v tuto chvíli pracujeme asi se 42 dobrovolníky, které jsme takto  zapojili do různých zařízení, které potřebovaly pomoct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musím říct, že pořád dobrovolníků je málo, že bychom  potřebovali pořád ochotné lidi, kteří budou ochotni chodit do těch organizací a  samozřejmě jakýmkoliv jiným způsobem v této složité době přiložit teda  ruku k dílu a být užitečným člověkem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V době pandemie pomáhali na všech frontách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA Frýdek-Místek má pod sebou v celém okrese běžně na  čtyři stovky dobrovolníků z toho v samotném městě jich je 150.  Letošní rok pro ně byl velmi specifický. V první vlně nemohli nikoho  navštěvovat a většina tak přešla na moderní formy komunikace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA Frýdek-Místek má pod sebou v celém okrese běžně na  čtyři stovky dobrovolníků z toho v samotném městě jich je 150.  Letošní rok pro ně byl velmi specifický. V první vlně nemohli nikoho  navštěvovat a většina tak přešla na moderní formy komunikace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodně si se svými, jak my jim říkáme, parťáky, telefonují  nebo jsou to videohovory, u některých to jsou třeba sociální sítě, zprávy přes Messenger  nebo přes WhatsApp a nebo to jsou i ty klasické dopisy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V aktuální druhé vlně pandemie začali právě pomáhat v nemocnicích  a domovech pro seniory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V aktuální druhé vlně pandemie začali právě pomáhat v nemocnicích  a domovech pro seniory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou to takové ty pomocné ruce, takže pomáhají třeba s roznosem  stravy, s tříděním prádla a s dalšími věcmi, které jsou schopni  zvládnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Masařová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
@@ -305,103 +414,101 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na jaře to bylo hodně o nakupování seniorům. Nákupy běží i v této době, i když úplně minimálně, ale  specializujeme se na lidi, kteří jsou v karanténě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADRA i město Frýdek-Místek děkují za nasazení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">5. prosince byl Mezinárodní den dobrovolníků, ve Frýdku-Místku  jim proto každoročně před Vánoci vždycky poděkují za odvedenou práci, letos  bohužel převážně na dálku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">5. prosince byl Mezinárodní den dobrovolníků, ve Frýdku-Místku  jim proto každoročně před Vánoci vždycky poděkují za odvedenou práci, letos  bohužel převážně na dálku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás je to právě příležitost, abychom všem našim  dobrovolníkům, všem lidem, kteří takto nezištně pomáhají, mohli poděkovat.  Takže milí dobrovolníci, děkujeme vám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme nesmírně rádi, že nám naši dobrovolníci zůstávají  věrní a že i v této době vlastně nám pomáhají zvládat tu náročnou situaci.  Jsme samozřejmě rádi za to, že nás výrazným způsobem i město podporuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat všem z Adry, všem dobrovolníkům,  všem zaměstnancům, všem, kteří přiložili ruku k dílu a pomáhají. Pomoc a  dobrovolnická práce je velmi potřebná, obzvlášť v tomto roce jsme všichni  zažili, že situace není lehká a chtěl bych opravdu poděkovat všem, kdo nasadili  svoje srdce, kdo obětovali svůj volný a pomáhali ostatním. Moc vám všem děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud máte zájem stát se dobrovolníkem, stačí kontaktovat organizaci  ADRA nebo další podobné organizace, jako je Charita a podobně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud máte zájem stát se dobrovolníkem, stačí kontaktovat organizaci  ADRA nebo další podobné organizace, jako je Charita a podobně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zástupci magistrátu se stali Ježíškovými vnoučaty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -469,53 +576,52 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V letošním roce jsem měl kosmetické balíčky pro pány,  byli jsme v domově důchodců a předali jsme je daným seniorům a já doufám,  že jim to právě zpříjemní ten jejich život a uvědomí si, že jsou tady kolem  další lidé, kteří o nich vědí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě velmi těší, že projekt Českého rozhlasu je takto oblíbený  a to jak mezi uživateli domovů pro seniory, ale také mezi veřejností, která  tímto plní tisíce přání seniorům. Chtěl bych poděkovat všem Ježíškovým vnoučatům,  kteří takto myslí na seniory a zvlášť v tomto roce, který je z důvodů  koronaviru pro ně velmi složitý."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos jde už o čtvrtý ročník tohoto projektu a jen v uplynulých  třech letech se dárcům napříč celým Českem podařilo splnit na 52 tisíc přání  osamělým seniorům.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos jde už o čtvrtý ročník tohoto projektu a jen v uplynulých  třech letech se dárcům napříč celým Českem podařilo splnit na 52 tisíc přání  osamělým seniorům. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -590,93 +696,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-24-12-2020-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>