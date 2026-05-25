--- v0 (2026-01-21)
+++ v1 (2026-05-25)
@@ -1,268 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.12.2020, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O novoroční ohňostroj lidé ve městě nepřijdou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příchod nového roku 2021 přivítá město Frýdek-Místek jako v minulých letech tradičním ohňostrojem. Odpálen měl být původně přesně o půlnoci ze Silvestra na Nový rok, město se ale rozhodlo ve středu ráno čas změnit na pátek 1. ledna v 18:00. Místo zůstává stejné, areál Sokolík v parku u řeky Ostravice. Magistrát za ohňostroj zaplatí 200 tisíc korun, původně měl být pořízen i videozáznam, ale jeho plán byl ve středu 30. prosince také zrušen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novoroční ohňostroj bude trvat 11 minut. Stovky světelných raket, římských svící a kulových pum na obloze vytvoří jako už každý rok, nádhernou podívanou. O tom, zda ho město uspořádá nebo ne, se rozhodovalo poměrně dlouho.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vím, že zaznívají občas debaty na to, jestli ohňostroj pořádat nebo ne. Já osobně si myslím, že je lepší jeden centrální ohňostroj, než aby si každý odpaloval svoji pyrotechniku, a i proto jsme se rozhodli ho udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...9 lines deleted...]
-      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V rozhodování pomohl také fakt, že všechny jiné kulturní akce byly ve městě zrušeny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme za to, že ohňostroj je viditelný ze všech částí města, to znamená uvidíme, jaká budou platit opatření, jestli se bude moci vycházet, či nebude, ale vnímáme, že opravdu ten ohňostroj je sledovatelný z širokého okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...9 lines deleted...]
-      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Realizaci má na starosti Kultura FM, která ve středu 30. prosince oznámila změnu termínu, stejně tak bylo rozhodnuto o tom, že se nebude pořizovat videozáznam. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Hekera, ředitel Kultury F-M:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Silvestrovský ohňostroj, původně plánovaný na půlnoc 31. prosince, bude odpálen </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">1. ledna 2021</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> v 18.00 z areálu Sokolík. Rozhodnutí změnit termín vyplynulo ze stávající hygienické situace o zákazu vycházení. Rovněž jsme přehodnotili původní záměr vytvořit videozáznam pro občany, kteří nemají optimální vizuální podmínky pro sledování ohňostroje "naživo", a byli by tak znevýhodněni. Videozáznam pořizovat nebudeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V době konání ohňostroje budou ale pro všechny případy v pohotovosti i pracovníci technických služeb.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Kohut, ředitel TS F-M:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My se připravujeme jako kdyby probíhal za normálních podmínek, to znamená v takzvané plné palbě, s tím, že budeme mít připravenou četu, jak zaměstnanců, kteří budou provádět ruční úklid bezprostředně po ohňostroji, tak bude tam i strojní zametač, pokud příznivé počasí a bude to umožněno."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Machala, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl apelovat na všechny občany, aby dodržovali platná opatření, která budou v tom termínu realizace ohňostroje platit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Hekera, ředitel Kultury F-M:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letošní ohňostroj jsme začali připravovat ještě v době, kdy hygienická opatření nebyla tak přísná, zejména nařízený zákaz vycházení. Hledali jsme cestu, jak ohňostroj zprostředkovat co největšímu počtu občanů, při zachování co nejdůslednější bezpečnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktuálně platí zákaz vycházení od 21. hodiny a je možné se shlukovat maximálně ve dvou lidech, pokud nejsou členy společné domácnosti.</w:t>
       </w:r>
-      <w:br/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bilance roku 2020 za úseky náměstka Marcela Sikory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na začátku roku zřídilo město Frýdek-Místek velmi oblíbenou službu Senior Taxi, postupně se začalo s opravou penzionu pro seniory na Lískovecké ulici. Hospic dostal novou klimatizaci. To jen malý výčet akcí, které se povedly. Rok za své úseky zhodnotil náměstek Marcel Sikora, podle kterého byla právě sociální oblast nejvíce postižena pandemií koronaviru.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -405,53 +463,52 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Masopust jsme stihli udělat v únoru, takže probíhal ještě  ve standardní formě, poté Beskydské farmářské trhy byly občas omezeny. Vlastně omezeními,  které vyplývaly z epidemiologické situace. Povedly se nám udělat devětkrát,  šestkrát byly zrušeny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Advent zachoval výzdobu ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Advent v letošním roce, co se týče aktivních prvků,  jsme byli donuceni vzhledem k epidemiologické situaci znovu zrušit. Nicméně  jsme se rozhodli pro pasivní prvky, tak ať se lidé mohou podívat na náměstí,  ozdobili jsme kašny, dodali jsme vlastně andělíčky po městě, takže lidé stále  mohli nasávat atmosféru Vánoc. S tím, že tedy si museli odnést všechno  občerstvení sebou. Trh vzdělávání v letošním roce byl úplně zrušen. Dostal  se do virtuálního světa, takže jsme ho udělali online. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Advent v letošním roce, co se týče aktivních prvků,  jsme byli donuceni vzhledem k epidemiologické situaci znovu zrušit. Nicméně  jsme se rozhodli pro pasivní prvky, tak ať se lidé mohou podívat na náměstí,  ozdobili jsme kašny, dodali jsme vlastně andělíčky po městě, takže lidé stále  mohli nasávat atmosféru Vánoc. S tím, že tedy si museli odnést všechno  občerstvení sebou. Trh vzdělávání v letošním roce byl úplně zrušen. Dostal  se do virtuálního světa, takže jsme ho udělali online.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od nového roku bude ve městě Nextbike</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -600,93 +657,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kulturafm.cz/detail-akce/novorocni-ohnostroj/27579/icalrepeat.detail/-" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-28-12-2020-16-34" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kulturafm.cz/detail-akce/novorocni-ohnostroj/27579/icalrepeat.detail/-" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>