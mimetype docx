--- v0 (2025-12-27)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při používání pyrotechniky na Silvestra buďte opatrní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blíží se konec roku a s tím má mnoho lidí spojeny hlasité oslavy s použitím zábavné pyrotechniky. I přes varování dochází každý rok k několika zbytečným úrazům při neopatrné manipulaci a proto si pořádně přečtěte návod. Důležitý je i správný výběr místa, kde budete rachejtle odpalovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,142 +242,138 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek spravuje zhruba 20 kilometrů cyklostezek. Ty  vedou kolem břehů řeky Ostravice, přehrady Olešná, ale také přes nejlidnatější  sídliště Slezská ve Frýdku. V budoucnu by se možná mohla tato síť rozšířit  o další cyklostezku přes nejzelenější sídliště Riviera v Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel  Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My se snažíme  postupně přidávat a tu síť cyklostezek zlepšovat a vyšlo nám, že právě přes sídliště  Riviera je to místo, odkud to napojení pro cyklisty není moc dobré a je v podstatě  možné jenom po silnicích a my bychom rádi vybudovali cyklostezku kolem chodníku  nebo v některých místech by se i křížil a hlavně by nám to umožnilo  obyvatelům Riviery a přilehlých oblastí projet na kole směrem na cyklostezku  kolem Ostravice a tím se napojit potom třeba do Beskyd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cyklostezka by měla  odvézt cyklisty z frekventované komunikace Frýdlantská, nabídnout jim  bezpečnou jízdu a spojení se sídlištěm.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cyklostezka by měla  odvézt cyklisty z frekventované komunikace Frýdlantská, nabídnout jim  bezpečnou jízdu a spojení se sídlištěm. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt města:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Cílem nakonec je mít  tu síť cyklostezek hustou, aby byly možnosti různé, když chci jet třeba do centra  z té Riviery, když chci jet k vodě, aby byly tři, čtyři cyklostezky,  kudy já se vydám a neohrozím chodce a zároveň se dostanu tam kam potřebuju,  aniž by mě třeba ohrožovaly auta, jo, takže proto jsme vybrali jako první to  napojení toho sídliště, protože tam je na to prostor a jde to realizovat za poměrně  rozumné náklady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé se mohou vyjádřit v dotazníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trasa je naplánována od křížového podchodu U Vykopnutého  kolem základní školy a bývalého střediska Jadran až k nábřeží Ostravice. Nyní  se připravuje studie, do které se může se svými názory zapojit i veřejnost.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trasa je naplánována od křížového podchodu U Vykopnutého  kolem základní školy a bývalého střediska Jadran až k nábřeží Ostravice. Nyní  se připravuje studie, do které se může se svými názory zapojit i veřejnost. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel  Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme vlastně  zveřejnili dotazník a v dotazníku se mohou vyjádřit, na kolik je to pro ně  zajímavé a popřípadě tam mohou napsat nějaké svoje další doporučení.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt města:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "My totiž jsme to  připravovali ještě s kolegou vlastně z útvaru, kde jsme se shodli, že  by bylo fajn do toho ty lidi zapojit, aby měli možnost ladit s námi ty  detaily, protože my víme proč to tam chceme vést, myslíme si, že to je dobře  vybráno, ale potřebujeme doladit prostě ty přechody, jestli tam má být bariéra,  jestli tam má být jenom něco vyznačené nebo třeba barvu té cyklostezky, na  které straně to má vést toho chodníku, pokud to vede u nějaké budovy, třeba,  aby to neohrožovalo děti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dotazník najdete na webu města, na základě přímého odkazu se  dá jednoduše sdílet, takže ho můžete přeposlat i svým známým.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dotazník najdete na webu města, na základě přímého odkazu se  dá jednoduše sdílet, takže ho můžete přeposlat i svým známým. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt města:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takže jsme sestavili  zhruba 10 otázek, lidi můžou nám poslat a my je zároveň hned vyhodnotíme, budeme  mít prostě koláčové grafy, kde uvidíme, kdo co chce a pošleme jim to zpátky,  takže i lidé uvidí, co vlastně je převládající názor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kdy by se přesně mohla cyklostezka vybudovat, zatím není  zcela jasné, záležet bude totiž na dostatku financí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kdy by se přesně mohla cyklostezka vybudovat, zatím není  zcela jasné, záležet bude totiž na dostatku financí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní stadion je po rekonstrukci na sport připraven</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -393,57 +504,50 @@
         </w:rPr>
         <w:t xml:space="preserve">vedoucí oddělení obchodu a programu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nacházíme se ve společenském sále, který bude určen primárně pro plesy, případně nějaké malé koncerty nebo větší přednášky a můžou také větší svatby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kapacita společenského sálu, jehož součástí je i balón, bude zhruba 300 míst. V zadní části sálu pak bude i bar. Kulturní dům po rekonstrukci nabídne i 3 multifunkční učebny, 2 salonky, restauraci s terasou a klubovým prostorem a nově také minikino pro bezmála 70 lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vrága, montážní firma z Vlčnova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V tom malém sále budou takové pohodlné černé ergonometricky tvarované sedadla v počtu 69 kusů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejzajímavějším prostorem kulturního domu je divadelní sál s kapacitou 400 míst. Momentálně se pracuje na podlaze pódia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -500,53 +604,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé městské části Podlesí v Havířově si přáli modernizaci hřiště v parku pod soudem. A to se jim nyní splnilo. Nová sestava za téměř deset milionů korun potěší ratolesti různého věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velké prostranství pod budovou Okresního soudu v Havířově láká k různým volnočasovým aktivitám. Nyní se mohou děti radovat z nového hřiště s lanovou stezkou i s odpočinkovou zónou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Byl tady jakýsi mobiliář, ale ten už neodpovídal ani dnešní době a ani potřebám dnešních dětí. My jsme se rozhodli, že v rámci města uděláme strukturu dětských hřišť, aby byly dostupné ve všech městských částech." </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Byl tady jakýsi mobiliář, ale ten už neodpovídal ani dnešní době a ani potřebám dnešních dětí. My jsme se rozhodli, že v rámci města uděláme strukturu dětských hřišť, aby byly dostupné ve všech městských částech."  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Szturc, předseda občanské komise:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tohle tady chybělo rok a půl to tady bylo bez hřiště. Byl tady demontovaný koráb a vlastně prostor tohoto formátu si zaslouží velkolepější hřiště třeba jako toto." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
@@ -564,53 +667,52 @@
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já si myslím, že je to super, protože v Havířově žádnou takovou prolézačku nemáme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Můžu se tam proběhnout, chodím tady s kamarádkou a nejvíce se mi líbí ta dlouhá klouzačka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dětské hřiště bude spadat pod Správu sportovních a rekreačních zařízení. Výstavba celého komplexu vyšla na téměř 9,5 milionu korun a byla hrazena z rozpočtu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dětské hřiště bude spadat pod Správu sportovních a rekreačních zařízení. Výstavba celého komplexu vyšla na téměř 9,5 milionu korun a byla hrazena z rozpočtu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Permoník dostal darem klavír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -791,93 +893,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-12-2020-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>