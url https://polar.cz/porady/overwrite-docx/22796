--- v1 (2026-05-20)
+++ v2 (2026-09-09)
@@ -935,51 +935,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-12-2020-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-12-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>