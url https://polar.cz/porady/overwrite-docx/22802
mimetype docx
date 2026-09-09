--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.12.2020, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z Ostravy byly odvezeny všechny kaly po chemičce Ostramo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes pro vás máme mimořádně dobrou zprávu. Po mnoha letech byla konečně zlikvidována jedna z největších ekologických zátěží v Ostravě ropné kaly po chemičce Ostramo. Většina tohoto nebezpečného odpadu posloužila jako palivo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,120 +277,117 @@
         <w:t xml:space="preserve">Veronika Masařová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobré ráno, moje jméno je Veronika, je asi 6 hodin ráno a já  vyrážím do Domova pokojného stáří ve Frýdku-Místku pomáhat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš Crhák, dobrovolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem Matyáš a už pět let se věnuji dobrovolnictví v Hospici  ve Frýdku-Místku. Kvůli nedostatku personálu jsem začal pomáhat i v domově  pro seniory, kde jsem nápomocný jak personálu, tak uživatelům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přihlásili se sami nebo na výzvu Moravskoslezského kraje Bosmepartyja,  který zapojil i dobrovolníky spadající pod dobrovolnickou organizaci ADRA.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přihlásili se sami nebo na výzvu Moravskoslezského kraje Bosmepartyja,  který zapojil i dobrovolníky spadající pod dobrovolnickou organizaci ADRA. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Oslovujeme veřejnost, aby pomohla tady v této situaci,  takže v tuto chvíli pracujeme asi se 42 dobrovolníky, které jsme takto  zapojili do různých zařízení, které potřebovaly pomoct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Musím říct, že pořád dobrovolníků je málo, že bychom  potřebovali pořád ochotné lidi, kteří budou ochotni chodit do těch organizací a  samozřejmě jakýmkoliv jiným způsobem v této složité době přiložit teda  ruku k dílu a být užitečným člověkem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V době pandemie pomáhali na všech frontách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA Frýdek-Místek má pod sebou v celém okrese běžně na  čtyři stovky dobrovolníků z toho v samotném městě jich je 150.  Letošní rok pro ně byl velmi specifický. V první vlně nemohli nikoho  navštěvovat a většina tak přešla na moderní formy komunikace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA Frýdek-Místek má pod sebou v celém okrese běžně na  čtyři stovky dobrovolníků z toho v samotném městě jich je 150.  Letošní rok pro ně byl velmi specifický. V první vlně nemohli nikoho  navštěvovat a většina tak přešla na moderní formy komunikace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hodně si se svými, jak my jim říkáme, parťáky, telefonují  nebo jsou to videohovory, u některých to jsou třeba sociální sítě, zprávy přes Messenger  nebo přes WhatsApp a nebo to jsou i ty klasické dopisy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V aktuální druhé vlně pandemie začali právě pomáhat v nemocnicích  a domovech pro seniory.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V aktuální druhé vlně pandemie začali právě pomáhat v nemocnicích  a domovech pro seniory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou to takové ty pomocné ruce, takže pomáhají třeba s roznosem  stravy, s tříděním prádla a s dalšími věcmi, které jsou schopni  zvládnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Masařová, dobrovolnice:</w:t>
       </w:r>
       <w:r>
@@ -288,243 +400,192 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na jaře to bylo hodně o nakupování seniorům. Nákupy běží i v této době, i když úplně minimálně, ale  specializujeme se na lidi, kteří jsou v karanténě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ADRA i město Frýdek-Místek děkují za nasazení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">5. prosince byl Mezinárodní den dobrovolníků, ve Frýdku-Místku  jim proto každoročně před Vánoci vždycky poděkují za odvedenou práci, letos  bohužel převážně na dálku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">5. prosince byl Mezinárodní den dobrovolníků, ve Frýdku-Místku  jim proto každoročně před Vánoci vždycky poděkují za odvedenou práci, letos  bohužel převážně na dálku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Blablová, hlavní koordinátorka  dobrovolníků ADRA F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás je to právě příležitost, abychom všem našim  dobrovolníkům, všem lidem, kteří takto nezištně pomáhají, mohli poděkovat.  Takže milí dobrovolníci, děkujeme vám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme nesmírně rádi, že nám naši dobrovolníci zůstávají  věrní a že i v této době vlastně nám pomáhají zvládat tu náročnou situaci.  Jsme samozřejmě rádi za to, že nás výrazným způsobem i město podporuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat všem z Adry, všem dobrovolníkům,  všem zaměstnancům, všem, kteří přiložili ruku k dílu a pomáhají. Pomoc a  dobrovolnická práce je velmi potřebná, obzvlášť v tomto roce jsme všichni  zažili, že situace není lehká a chtěl bych opravdu poděkovat všem, kdo nasadili  svoje srdce, kdo obětovali svůj volný a pomáhali ostatním. Moc vám všem děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokud máte zájem stát se dobrovolníkem, stačí kontaktovat organizaci  ADRA nebo další podobné organizace, jako je Charita a podobně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokud máte zájem stát se dobrovolníkem, stačí kontaktovat organizaci  ADRA nebo další podobné organizace, jako je Charita a podobně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé zaplnili lyžařské areály i při zastavení lanovek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Musíme s dětmi ven a za pohybem, doma se tak dlouho být nedá,“ to jsou nejčastější komentáře těch, co vyrazili do hor za sněhem. Lyžařské areály v Jeseníkách tak byly hned po vánocích zcela zaplněné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Parkoviště na Kopřivné v Malé Morávce bylo plné hned od rána. Vyrazili sem především rodiny s dětmi. Ty jediné mají ze zastavení lanovek radost a můžou tak sáňkovat po celé šíři sjezdovky. A stejná situace je také v areálech v Karlově nebo na Pradědu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ležatka, provozovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No tak tady je vidět, že lidi prostě na hory přijeli, a žádné vládní restrikce ani zákazy jim nezabrání strávit na čerstvém vzduchu vánoční čas a tady je vidět, že areál je úplně plný. Myslím si, že to, tyto obrázky musí vidět lidé v Praze, aby se přesvědčili o tom, že ty rozhodnutí, který dělají od stolu, prostě nemají šanci v praxi vůbec uspět, a nemají žádné ekonomické racio, kromě toho, že poškozují ty, kteří vynakládají spoustu peněz na to, aby ti lidé ten čas na těch horách trávit mohli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lidé se do areálů sjíždějí po celý den. Od rána až do večera.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci areálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No dobrý, lepší jak vez sněhu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">   </w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tak líbí, kvůli děcek jsme vyjeli.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Super, přijeli jsme s dětma z Prostějova.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Super dneska dobrý, vleky nejedou, co se dá dělat. Musíme se zabavit jinak. Máme tady s mladým sněžnice, tak jdeme sportovat.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Včera večer jsme byli na večerním lyžování, bylo to příjemné vlastně ukončení lyžování, bohužel, doba je taková, nedá se nic dělat.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jediným efektem zastavení lanovek je pak ztráta příjmu jejich provozovatelů, kteří svoje sjezdovky musí tak jako tak zasněžovat a upravovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -890,93 +951,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-31-12-2020-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>