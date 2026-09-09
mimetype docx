--- v0 (2025-12-22)
+++ v1 (2026-09-09)
@@ -1,319 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senior mířil na mladíky zbraní kvůli petardám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Neadekvátně zareagoval senior z Karviné, kterého rozčílili mladíci odpalující zábavní pyrotechniku. S legálně drženým revolverem je donutil přestat, kleknout si na zem a dát ruce za hlavu. Sám pak přivolal strážníky a policisty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kvůli petardám nezačal nový rok dobře pro tři mladíky a 67 letého muže v Karviné. Mladíci prožili doslova scénu jako z válečného filmu. Petardy, které odpalovali na Silvestra v Darkově, vadili seniorovi, který neudržel nervy na uzdě a s namířeným revolverem je donutil kleknout si a dát ruce nad hlavu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kvůli petardám nezačal nový rok dobře pro tři mladíky a 67 letého muže v Karviné. Mladíci prožili doslova scénu jako z válečného filmu. Petardy, které odpalovali na Silvestra v Darkově, vadili seniorovi, který neudržel nervy na uzdě a s namířeným revolverem je donutil kleknout si a dát ruce nad hlavu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí PČR</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Nato podezřelý muž incident oznámil na městskou policii a vyčkal na příjezd strážníků a policistů. Zbraň odevzdal a byl převezen a protialkoholní záchytnou stanici s naměřenou hodnotou bezmála dvě promile alkoholu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Na místě hlídka skutečně zjistila muže se zbraní, kterou měl sice už odloženou a skutečně tam klečeli tři mladíci, měli ruce nahoře, tzn. ten muž je násilím držel pod tou zbraní. Musím říct, že psychika těch chlapců byla ohrožena, přece jen tam byli dlouhé minuty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatuše Viačková, mluvčí PČR</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Komisař proti muži zahájil trestní stíhání a obvinil ho ze spáchání zločinu vydírání. V minulosti netrestanému, dnes obviněnému muži, hrozí trest odnětí svobody v rozmezí od dvou do deseti let."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zbraň, náboje i doklady byly muži odebrány. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tříkrálová sbírka letos bez koledníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnozí lidé letos marně vyhlížejí koledníky Tříkrálové sbírky. Kvůli protikoronavirovým opatřením se tato tradiční dobročinná sbírka Charity přesunula do virtuálního prostoru. Na Opavsku je ale několik desítek míst, kde mohou lidé přispět hotovostí do pokladničky. Tak jak byli dříve zvyklí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koronavirus  změnil tradiční lednové koledování Tří králů. Lidé, kteří  chtějí přispět na projekty neziskové organizace Charita, se  letos koledníků nedočkají. Peníze ale mohou poslat on line  cestou  na účet.  Na Opavsku k tomu ještě přidali další místa,  kde mohou lidé vhodit přímo kasičky mince či bankovky.                                                                                                      </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koronavirus  změnil tradiční lednové koledování Tří králů. Lidé, kteří  chtějí přispět na projekty neziskové organizace Charita, se  letos koledníků nedočkají. Peníze ale mohou poslat on line  cestou  na účet.  Na Opavsku k tomu ještě přidali další místa,  kde mohou lidé vhodit přímo kasičky mince či bankovky.                                                                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie  Hanušová, koordinátorka Tříkrálové sbírky, Charita Opava:  „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Letos  není možné, aby koledníci chodili po domácnostech. Tak jsme  hledali alternativy, jak sbírku zpřístupnit.“                                                                                                                                                                                                                                                                                                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Ti, kteří chtějí  finančně pomoci lidem v nouzi a Charitu podpořit, mohou přispět  do pokladniček umístěných v obchodech, lékárnách, kostelích  či obecních úřadech. Zatím je takových míst na Opavsku 41.  Přibývají ale další, kde chtějí lidé  pomoci.       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marcela  Dalmadyová, zástupce vedoucího Prodejny TEMPO:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Dáme  kasičky ke každé pokladně u nás v obchodě, aby lidé věděli,  že mohou přispívat.“                                                                                                                                                                                                                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Aktuální  seznam míst, kde je možné darovat peníze v hotovosti, má opavská  Charita na svých webových stránkách. Pokladničky se známým  bílo - červeným logem se začínají pomalu plnit penězi.                                                                                                                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milena  Schenková, vedoucí Lékárny Lemon, Opava: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Lidé tady chodí,  všímají si upozornění a sbírku a přispívají.“                                                                                                                                                                                                                                                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Schránky  pro příspěvky budou na Opavsku dárcům k dispozici do 24. ledna.           </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dárce  finančního příspěvku:                                                                                                                                                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  „Když nemůžou letos chodit, tak je to aspoň taková  alternativa.“                                                                                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    Na  účet Charity pak mohou lidé peníze posílat až do konce dubna.     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Číslo  účtu Tříkrálové sbírky Charity Opava: </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...130 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">66008822/0800,  VS 77708012</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Propouštění horníci si hledají práci na povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -696,93 +762,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-01-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>