--- v0 (2025-12-17)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2021, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z ostravského studia vítám Janu Losíkovou, učitelku angličtiny v základní škole Hlučín. Škola se úspěšně zapojila do mezinárodního projektu na základě kterého vznikla desková online hra, která je teď součástí učebních plánů angličtiny pro šesté ročníky. Dobrý den, vítejte. Do zmíněného projektu jste se zapojili v loňském roce. Projekt získal certifikaci a také ocenění. Než se dostaneme k podrobnostem řekněte jak je těžké získat pro projekty žáky, ale třeba také i kolegy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Losíková, učitelka angličtiny ZŠ Hlučín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -399,93 +514,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-05-01-2021-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>