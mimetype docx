--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">První dítě v Havířově přišlo na svět 34 minut po půlnoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Nový rok se v havířovské nemocnici narodily hned tři děti. Jako první přišla na svět holčička Karinka 34 minut po půlnoci. Počet porodů v loňském roce značně stoupl a nemocnice má v plánu rozšíření oddělení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -110,54 +225,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice plánuje rozšíření oddělení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Schellong, ředitel NsP Havířov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme potřebovat zvětšit samozřejmě počet lůžek pro narozené děti a jejich maminky. Chtěli bychom vybudovat rodinné apartmá, alespoň dva po vzoru Nemocnice Na Bulovce. Máme velké plány s porodnicí a je to dneska výstavní oddělení spolu s dětským.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Plány nemocnice dlouhodobě podporuje i radnice, která například zakoupila i porodní vanu.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Plány nemocnice dlouhodobě podporuje i radnice, která například zakoupila i porodní vanu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jim přeji do života jen to nejlepší, hodně zdraví a štěstí, ať se jim podaří vyrůstat ve spokojených, šťastných rodinách. Ono je to takové dojemné a já říkám, že existují i příjemné chvilky v životě primátora a jednou z nich je vítání nových občanů města a myslím, že ten nový rok začíná velmi dobře. Tři porody hned prvního, děti budou mít výhodu, že se budou vždy slavit jejich narozeniny. A samozřejmě pokrok, který nemocnice udělala i ten zájem rodiček o porody v Havířově je opravdu velký a já jsem rád, že radnice k tomu přispívá. Spolupráce mezi nemocnicí  a magistrátem je myslím na velmi dobré úrovni.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -309,55 +423,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Hanusová, ředitelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Celkově se podařila věc, o které jsem si vůbec nikdy nemyslela, že se podaří do takové míry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nových učebnách mohou děti praktikovat nejen běžnou výuku, ale také volnočasové aktivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Problém s hromaděním zesnulých lze prý snadno vyřešit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak už jsme vás informovali, v ostravském krematoriu se hromadí zesnulí, které zařízení nestíhá zpopelnit. Podle zástupců Sdružení pohřebnictví to ale lze snadno vyřešit. Je prý běžné, že si krematoria navzájem vypomáhají. Kamion s těly bude převezen do Hustopečí, ale volné kapacity mají i další zařízení.</w:t>
@@ -423,202 +532,158 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tříkrálová sbírka letos bez koledníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnozí lidé letos marně vyhlížejí koledníky Tříkrálové sbírky. Kvůli protikoronavirovým opatřením se tato tradiční dobročinná sbírka Charity přesunula do virtuálního prostoru. Na Opavsku je ale několik desítek míst, kde mohou lidé přispět hotovostí do pokladničky. Tak jak byli dříve zvyklí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koronavirus  změnil tradiční lednové koledování Tří králů. Lidé, kteří  chtějí přispět na projekty neziskové organizace Charita, se  letos koledníků nedočkají. Peníze ale mohou poslat on line  cestou  na účet.  Na Opavsku k tomu ještě přidali další místa,  kde mohou lidé vhodit přímo kasičky mince či bankovky.                                                                                                      </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koronavirus  změnil tradiční lednové koledování Tří králů. Lidé, kteří  chtějí přispět na projekty neziskové organizace Charita, se  letos koledníků nedočkají. Peníze ale mohou poslat on line  cestou  na účet.  Na Opavsku k tomu ještě přidali další místa,  kde mohou lidé vhodit přímo kasičky mince či bankovky.                                                                                                         </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie  Hanušová, koordinátorka Tříkrálové sbírky, Charita Opava:  „</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Letos  není možné, aby koledníci chodili po domácnostech. Tak jsme  hledali alternativy, jak sbírku zpřístupnit.“                                                                                                                                                                                                                                                                                                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Ti, kteří chtějí  finančně pomoci lidem v nouzi a Charitu podpořit, mohou přispět  do pokladniček umístěných v obchodech, lékárnách, kostelích  či obecních úřadech. Zatím je takových míst na Opavsku 41.  Přibývají ale další, kde chtějí lidé  pomoci.       </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marcela  Dalmadyová, zástupce vedoucího Prodejny TEMPO:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Dáme  kasičky ke každé pokladně u nás v obchodě, aby lidé věděli,  že mohou přispívat.“                                                                                                                                                                                                                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Aktuální  seznam míst, kde je možné darovat peníze v hotovosti, má opavská  Charita na svých webových stránkách. Pokladničky se známým  bílo - červeným logem se začínají pomalu plnit penězi.                                                                                                                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milena  Schenková, vedoucí Lékárny Lemon, Opava: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Lidé tady chodí,  všímají si upozornění a sbírku a přispívají.“                                                                                                                                                                                                                                                                                                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Schránky  pro příspěvky budou na Opavsku dárcům k dispozici do 24. ledna.           </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dárce  finančního příspěvku:                                                                                                                                                                               </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  „Když nemůžou letos chodit, tak je to aspoň taková  alternativa.“                                                                                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    Na  účet Charity pak mohou lidé peníze posílat až do konce dubna.     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Číslo  účtu Tříkrálové sbírky Charity Opava: </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...130 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">66008822/0800,  VS 77708012</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přepadený muž z Ostravy skončil nahý a zdrogovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -771,93 +836,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-09-01-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>