--- v0 (2025-12-22)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Problém s hromaděním zesnulých lze prý snadno vyřešit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak už jsme vás informovali, v ostravském krematoriu se hromadí zesnulí, které zařízení nestíhá zpopelnit. Podle zástupců Sdružení pohřebnictví to ale lze snadno vyřešit. Je prý běžné, že si krematoria navzájem vypomáhají. Kamion s těly bude převezen do Hustopečí, ale volné kapacity mají i další zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Druhým rokem v dolech OKD nezemřel žádný horník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Práce v podzemí černouhelných dolů OKD je bezpečnější. Loni a předloni tam nezemřel ani jeden horník. Dříve přitom smrtelný úraz utrpělo i deset havířů za rok a při velkých neštěstích i více.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dva roky po sobě se v dolech OKD nestal žádný smrtelný úraz. V historii OKD je to vůbec poprvé, když v předchozích letech si rizikové povolání vždy vybralo minimálně jeden hornický život.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dva roky po sobě se v dolech OKD nestal žádný smrtelný úraz. V historii OKD je to vůbec poprvé, když v předchozích letech si rizikové povolání vždy vybralo minimálně jeden hornický život. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při práci v podzemí není k úrazu nikdy daleko. O to hůř, pokud se stane tragédie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úrazům a nehodám se těžební firma snaží předcházet. Příznivý vývoj s sebou nese i postupné omezování těžby a snižování počtu zaměstnanců. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: horník OKD: </w:t>
       </w:r>
       <w:r>
@@ -227,56 +341,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Havrlant, ředitel FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na některých klinikách dostali dávky pro své zaměstnance na pracoviště. Například gynekologie, nebo ARO, kde jsme udělali takové mobilní pracoviště. Jsou edukovaní, jak se to má dělat, takže to chceme rozšířit trošku tak, aby se to dostalo co nejdřív k těm zdravotníkům.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: zdravotníci FNO: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozhodli jsme se pro očkování tak nějak hromadně, aby jsme už urychlili tu neutěšenou situaci covidovou."</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">“Nechápu, že někdo může mít něco proti očkování.//// Kdyby bylo na mě, já bych to dal povinně.”</w:t>
+        <w:t xml:space="preserve">Rozhodli jsme se pro očkování tak nějak hromadně, aby jsme už urychlili tu neutěšenou situaci covidovou." “Nechápu, že někdo může mít něco proti očkování.//// Kdyby bylo na mě, já bych to dal povinně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Očkování zatím všichni snášejí velmi dobře. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Havrlant, ředitel FNO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zatím nemáme žádnou informaci, že by  byla nějaká komplikace, nebo nějaká alergická reakce. Musím zaklepat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -515,61 +624,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěla mít známku, protože mám ráda, když mě mamka s taťkou pochválí a je to fajn.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Holeszová, rodič:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já mohu mluvit jako rodič dvou dětí, tak oni spíše ocení tu známku, na kterou jsou zvyklí, která by mohla být doplněna nějakým slovním hodnocením a komentářem učitele.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já mohu mluvit jako rodič dvou dětí, tak oni spíše ocení tu známku, na kterou jsou zvyklí, která by mohla být doplněna nějakým slovním hodnocením a komentářem učitele.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Většina oslovených škol v Havířově bude děti známkovat, a to i z toho důvodu, že ústní hodnocení jim neumožňuje školní řád. Změnu by musela schválit školská rada. Nebudou však klást až takový důraz na znalosti a přihlédnou k celkovému přístupu k výuce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -644,93 +751,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-10-01-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>