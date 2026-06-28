--- v0 (2025-12-22)
+++ v1 (2026-06-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranné službě MS kraje prudce narostl počet výjezdů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nyní bychom rádi apelovali na všechny občany našeho kraje, aby se chovali zodpovědně. Záchranná služba v posledních dnech totiž zaznamenala dramatický nárůst počtu výjezdů. Spousta lidí ale volá 155 v situacích, které nejsou akutní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli vládou zavřeným obchodům lidé nakupují v Polsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuální vládní omezení prodeje komplikuje lidem nákup oblečení, obuvi, školních pomůcek a dalšího sortimentu. Lidem už dochází trpělivost a některé věci si proto jezdí kupovat do Polska, kde je většina prodejen otevřená bez omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Čím déle platí v České republice vládní zákaz prodeje širokého sortimentu zboží, tím častěji si jezdí lidé nakupovat do Polska. Hned za hranicí totiž nakoupí vše, co doma neseženou. Na obou stranách hranice však musejí počítat s případnými policejními kontrolami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Čím déle platí v České republice vládní zákaz prodeje širokého sortimentu zboží, tím častěji si jezdí lidé nakupovat do Polska. Hned za hranicí totiž nakoupí vše, co doma neseženou. Na obou stranách hranice však musejí počítat s případnými policejními kontrolami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté mohou přímo na hranicích, nebo v jejich blízkosti kontrolovat, zda lidé splnili podmínky vládního nařízení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí Policie ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Policisté v rámci běžného výkonu služby kontrolují dodržování mimořádných opatření a také oprávněnost vstupu a pobytu cizinců na území České republiky. Dále provádějí namátkové kontroly v souladu s článkem 23 Schengenského hraničního kodexu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -418,155 +532,150 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská knihovna má pro čtenáře biblioschránku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna nechala před centrální knihovnu nainstalovat biblioschránku. Jde o box, do kterého čtenáři mohou bezkontaktně 24 hodin denně 7 dní v týdnu vracet vypůjčené knihy. A to ze všech poboček karvinské knihovny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chvilka instalování, upevňování do země a je hotovo. Před regionální knihovnou v Karviné-Mizerově stojí nová biblioschránka. Využívat ji mohu čtenáři k samoobslužnému vrácení vypůjčených přečtených knih.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chvilka instalování, upevňování do země a je hotovo. Před regionální knihovnou v Karviné-Mizerově stojí nová biblioschránka. Využívat ji mohu čtenáři k samoobslužnému vrácení vypůjčených přečtených knih. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “V této době si myslím, že je to žádoucí, biblioschránka funguje 24 hodin denně, sedm dní v týdnu, takže čtenáři mohou chodit prakticky po celý den. Mohou sem vracet knihy zapůjčené ve všech pobočkách karvinské knihovny a my jim je odepíšeme následující pracovní den z jejich čtenářské karty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Samotný box uvnitř schránky se dá komfortně přemístit dovnitř knihovny. Podobné schránky jsou nyní hojně využívány i v jiných městech a obcích po celé republice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Žídek, výrobce biblioschránky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Děláme základní dva formáty, menší pro obce a větší, tam vleze i 50 knih."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Schránka je také zabezpečená proti vandalům i nepříznivému počasí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Žídek, výrobce biblioschránky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Někdo tam třeba něco nalije, tak aby ty knihy se nezničily, tak je tam odvodní kanálek, který tu vodu vynáší pryč."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">I nadále funguje v karvinské knihovně bezkontaktní okénko pro půjčování knih a také donáška domů po domluvě s knihovnicemi.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> I nadále funguje v karvinské knihovně bezkontaktní okénko pro půjčování knih a také donáška domů po domluvě s knihovnicemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Smrk z náměstí podpoří budoucí vánoční strom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční stromky, kterých se lidé v Novém Jičíně postupně zbavují, dostávají svou druhou šanci. Skončí jako rozdrcená hmota v městské zeleni. K praktickému účelu poslouží i dřevo z hlavního stromu z náměstí. Za rok pomůže upevnit v zemi svého následovníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Výzdoba a symbolika Vánoc po Třech králích postupně mizí z měst a obcí. Smrk  z novojičínského centra, který městu darovala rodina z Mankovic, odvezli pracovníci technických služeb do areálu městské zeleně. Bude tu zpracován k dalšímu využití.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Výzdoba a symbolika Vánoc po Třech králích postupně mizí z měst a obcí. Smrk  z novojičínského centra, který městu darovala rodina z Mankovic, odvezli pracovníci technických služeb do areálu městské zeleně. Bude tu zpracován k dalšímu využití.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tichý, ředitel TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jeho větve a tenká část kmene bude přiřazena do kompostu. Zároveň bude taktéž část kmene využita pro výrobu nových klínů, které budou znovu použity pro umístění nového vánočního stromu.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Užitečné také znovu budou vánoční stromky z domácností, které mají lidé odkládat vedle popelnic. Sváženy  jsou na kompostárnu, kde je drtí na dřevní hmotu. Na jaře ji zahradníci vysypou pod keře. V současné době vegetačního klidu ovšem technické služby věnují svou pozornost i dalším stromům, nejen těm vánočním. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -684,93 +793,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-01-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>