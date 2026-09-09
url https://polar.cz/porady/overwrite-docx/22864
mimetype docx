--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,162 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nezaměstnanost na Opavsku je navzdory krizi minimální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přestože loňský rok ovládla koronavirová krize, nezaměstnanost na Opavsku se zvýšila pouze minimálně. Firmy se snaží udržet zaměstnance díky vytvořeným rezervám i vládnímu programu Antivirus. Hůř jsou na tom živnostníci – mnozí z nich kvůli nejistotě přerušili podnikání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Přestože  hned  v prvním čtvrtletní loňského roku  vstoupil na scénu  koronavirus a zastavil mnohé firmy i živnostníky, nezaměstnanost  na Opavsku se držela stále pod třemi procenty. V prosinci se  zastavila na čísle 3, 3%. I tak ale meziroční nárůst nečinil  ani jedno procento. Opavsko se dlouhodobě drží pod krajským i  republikovým průměrem.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra  Ballová, ředitelka Úřadu práce v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme  tady schopné zaměstnavatele, kteří se snaží své zaměstnance  nepropouštět, držet je, co to dá. Samozřejmě, že tomu pomohly  i podpůrné programy vlády.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od  začátku pandemie registruje opavský úřad práce na 800 žádostí  o  podporu z programu Antivirus.    Některým drobným  podnikatelům  se nepodařilo krizi zvládnout a své provozovny uzavřeli. Jde  především o cestovní ruch a služby.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Od  začátku pandemie registruje opavský úřad práce na 800 žádostí  o  podporu z programu Antivirus.    Některým drobným  podnikatelům  se nepodařilo krizi zvládnout a své provozovny uzavřeli. Jde  především o cestovní ruch a služby.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman  Konečný, tiskový mluvčí Magistrátu Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pandemie  se na Opavsku neprojevila ani tak v rušení živností, ale v spíš  v jejich přerušování. Živnostníci neví, jaká bude dál  situace, vyčkávají, co se bude dít.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V  ohrožení jsou zejména menší obchody, jako papírnictví,  knihkupectví či oděvy, které teď musí být kvůli vládním  nařízením zavřené.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">V  ohrožení jsou zejména menší obchody, jako papírnictví,  knihkupectví či oděvy, které teď musí být kvůli vládním  nařízením zavřené.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Pavelek, předseda představenstva Okresní hospodářské komory  Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Firmy jsou na hraně  udržitelnosti Ty, které pandemie postihla nejvíce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nicméně  perným dnům ale není konec. Na jaře oznámily propouštění  některé větší firmy a  počet nezaměstnaných zvýší také  plánovaný útlum těžby v OKD.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POČET  ŽIVNOSTENSKÝCH OPRÁVNĚNÍ V R. 2020                                                                                                                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Živnostenský  úřad, Magistrát Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  zrušeno:         433  podnikatelů                                                                                                                                                                            přerušeno:   1 350 podnikatelů</w:t>
       </w:r>
     </w:p>
@@ -298,125 +403,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktuálně projede denně po Hlavní třídě tisíce aut. Provoz je  tak jasným důkazem toho, že obchvat potřebuje město už roky jako sůl. Po jeho  zprovoznění by ale mohla hlavní dopravní tepna Frýdku-Místku projít výraznou  úpravou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vize je taková, že vlastně kdysi ta Hlavní třída to město  rozdělila dopravou a teďka se budeme snažit, aby ta Hlavní třída to město opět  spojila. To znamená kromě automobilů dáme i větší prostor chodcům a cyklistům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plán na proměnu se zrodil už v roce 2012, kdy si město  nechalo zpracovat studii úprav. Ta zahrnuje návrhy na zúžení jízdních pruhů,  rozšíření středového pásu s výsadbou stromů na Hlavní třídě od křižovatky U  Vykopnutého až po estakádu. V roce 2018 pak vznikla územní studie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plán na proměnu se zrodil už v roce 2012, kdy si město  nechalo zpracovat studii úprav. Ta zahrnuje návrhy na zúžení jízdních pruhů,  rozšíření středového pásu s výsadbou stromů na Hlavní třídě od křižovatky U  Vykopnutého až po estakádu. V roce 2018 pak vznikla územní studie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My si tu Hlavní třídu v tom aktuálním návrhu jsme si ji  rozdělili přibližně na pět úseků a v každém jsme se snažili zvolit  nejvhodnější profil podle okolí i podle toho v jaké části města je, že  třeba když přijíždíme do města, tak je ten profil jiný, než v centru města  a potřebujeme tam docílit jiných věcí. Takže třeba na začátku máme větší důraz  na auta s cyklistikou a v centru města máme větší důraz i na ty pěší  a třeba na překračování té ulice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hlavní architekt města vytvořil návrhy, které vypadají velice hezky, nicméně je to  prvotní nástroj, se kterým budeme dále pracovat, protože zaznívají hlasy i  jiných odborníků, například, že ty čtyři pruhy, které dneska rozdělují město,  by měly být zachovány, protože ta doprava, která bude svedena na obchvat města,  stejně částečně zůstane i ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magistrát tak bude muset vyhodnotit, kolik aut po  zprovoznění obchvatu městem projede a jestli má myšlenka úpravy Hlavní třídy  opravdu smysl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Magistrát tak bude muset vyhodnotit, kolik aut po  zprovoznění obchvatu městem projede a jestli má myšlenka úpravy Hlavní třídy  opravdu smysl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Proto i hlavní architekt přichází s takzvanými akčními  prvky, ty jeho návrhy by se postupně měly realizovat takovým způsobem, že  nedojde k nějaké investici, pouze se například namalují čáry, dá se tam  prozatímní značení, které omezí ty čtyři pruhy na dva, vyhodnotí se, zda-li se  nám nezasekává někde doprava, provede se sčítání dopravy a následně se bude pokračovat  dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta studie je zpracovaná proto, abychom teď mohli přijít za  Ředitelstvím silnic a dálnic, za krajem a prezentovat jim naši představu, abychom  si postupně mohli to vykomunikovat a pak i odsouhlasit a samozřejmě i s veřejností,  která bude v rámci participačního procesu se toho účastnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plán na úpravu zatím zůstane minimálně rok na papíře,  protože první etapa obchvatu by měla být otevřena v lednu příštího roku a  druhá pak o půl roku později.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plán na úpravu zatím zůstane minimálně rok na papíře,  protože první etapa obchvatu by měla být otevřena v lednu příštího roku a  druhá pak o půl roku později. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkovací dům v Ostravě navrhne studio Chalupa architekti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -668,93 +770,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>