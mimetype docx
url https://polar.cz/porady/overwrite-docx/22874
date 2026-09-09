--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Drobní podnikatelé mohou požádat o 20 tisíc korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava znovu podpoří drobné podnikatele, kteří museli kvůli vládním opatřením proti šíření koronaviru omezit nebo zcela přerušit činnost. Mohou si zažádat o okamžitou jednorázovou podporu ve výši 20 tisíc korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,53 +267,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční stromečky splnily svůj účel a čekají na další osud u kontejnerů na sídlištích. Ty z Karviné  je sváží na kompostárnu v Horní Suché speciální avie. Každoročně jich tam pracovníci Technických služeb odvezou zhruba 10 tun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vánoční stromky začínají pracovníci TS Karviná svážet hned na začátku ledna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Nedá se říct, do kdy, protože se ten svoz provádí do té doby, dokud tam ty stromky jsou odkládány nebo je TS tam najdou 31 36 Druhá možnost je že občané sami mohou tyto stromky vozit do sběrného dvora na ulici Bohumínská, v areálu TS Karviná. Město ročně sveze cirka 10 tun těchto živých vánočních stromků."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Nedá se říct, do kdy, protože se ten svoz provádí do té doby, dokud tam ty stromky jsou odkládány nebo je TS tam najdou 31 36 Druhá možnost je že občané sami mohou tyto stromky vozit do sběrného dvora na ulici Bohumínská, v areálu TS Karviná. Město ročně sveze cirka 10 tun těchto živých vánočních stromků." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vánoční stromky pak odváží na kompostárnu do  Deposu v Horní Suché.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kolář, vedoucí provozu skládky a svozu odpadů Depos Horní Suchá: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na naši kompostárnu se sváží stromky především z Karviné a z regionu obcí Horní Suchá, Albrechtice, Těrlicka a města Petřvald. Nejsou výjimkou návozy z okolních měst, například města Havířov nebo Orlová a celkově se u nás uloží něco málo přes 20 tun vánočních stromků ročně. Ty dále štěpkujeme a využíváme na kompostárně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -224,111 +338,108 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V kraji začalo očkování seniorů a handicapovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V úterý začalo očkování klientů sociálních zařízení v MS kraji. Jako první přišel na řadu Domov pro seniory Slunečnice v Ostravě a zařízení Fontána v Hlučíně, kde žijí handicapovaní. Ve Slunečnici pomohli první den s očkování zkušené sestry z fakultní nemocnice, ale v příštích dnech už si domovy budou klienty očkovat samy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domov pro seniory Slunečnice byl prvním v našem regionu, kde dorazily vakcíny proti nemoci Covid 19 určené přímo pro rizikové skupiny lidí. Přivezli je zdravotníci z fakultní nemocnice a rovnou se ujali i role učitelů. Sestry z oddělení pracovního a preventivního lékařství se totiž podílejí na očkování zdravotníků přímo ve fakultní nemocnici a tak už mají s vakcínou firmy Pfizer zkušenosti. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domov pro seniory Slunečnice byl prvním v našem regionu, kde dorazily vakcíny proti nemoci Covid 19 určené přímo pro rizikové skupiny lidí. Přivezli je zdravotníci z fakultní nemocnice a rovnou se ujali i role učitelů. Sestry z oddělení pracovního a preventivního lékařství se totiž podílejí na očkování zdravotníků přímo ve fakultní nemocnici a tak už mají s vakcínou firmy Pfizer zkušenosti.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Polanská, náměstkyně ředitele FN Ostrava pro ošetřovatelskou péči: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naše role tady je především edukační. Kolegyně sestry, které tu  pracují, standardně aplikují očkovací látky v rámci prevence chřipky. My je jen blíže seznámíme s technikou  tohoto očkování a upozorníme, na co se před podáním vakcíny dotazovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O očkování je ve Slunečnici velký zájem. Očkovat se kromě klientů budou samozřejmě i ošetřovatelé a další personál. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O očkování je ve Slunečnici velký zájem. Očkovat se kromě klientů budou samozřejmě i ošetřovatelé a další personál.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Nicielniková, vedoucí sociálně zdravotního útvaru Domova Slunečnice:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme přihlášeno 270 klientů a zatím 134  zaměstnanců. Jsme velmi rádi, že jsme mohli vidět v praxi, jak má celý proces správně probíhat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, klienti Domova Slunečnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1/ "Radila jsem se s rodinou a říkali mi, ať do toho jdu." 2/ "Jednou už jsem Covid prodělala a nechci to zažívat znovu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V úterý se podařilo naočkovat 90 lidí a další přijdou na řadu v příštích dnech. Slunečnice patří s kapacitou 400 lůžek k největším zařízením v kraji. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V úterý se podařilo naočkovat 90 lidí a další přijdou na řadu v příštích dnech. Slunečnice patří s kapacitou 400 lůžek k největším zařízením v kraji.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TS nově vyvážejí odpadkové koše v celém obvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -601,93 +712,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-01-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>