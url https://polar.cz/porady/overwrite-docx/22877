--- v0 (2026-01-20)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.2021, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Staňte se Pečovatelem v záloze, kurzy ČČK pokračují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kurzy pečovatelů v záloze pokračují i letošní rok. Český červený kříž Frýdek-Místek už vyškolil na stovku zájemců a na celý leden vypsal další termíny. Kurzem projdete za 8 hodin a rovnou se můžete zaregistrovat přímo u dobrovolnické organizace ADRA, která koordinuje dobrovolníky v zařízeních, kde je to potřeba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,169 +192,164 @@
         <w:t xml:space="preserve">David Stibor, účastník kurzu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pracuji v GO Steel Frýdek-Místek jako dělník, no a tady  mě přivedlo, že bych rád pomáhal, protože je taková doba, že je málo lidí, a  kdy je ten čas, tak je třeba pomoct. Nevím, kdy to budu potřebovat já."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Účastníci kurzu se  zúčastňují tohoto školení jak z důvodů, že chtějí pomoct jak v sociálních  zařízeních, domovech důchodců, ale také i pro vlastní potřebu a pro vlastní rodinu.  Měli jsme tady jednu paní, která měla 70 let a starala se o svoji  devadesátiletou maminku, což bylo velice hezké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účastníky kurzu čeká hlavně poctivá praxe. Naučí se, jak správně  manipulovat s člověkem na lůžku, jak mu provézt hygienu, převléct postel a  mnoho dalšího. Kurzy trvají osm hodin a jsou zcela zdarma.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účastníky kurzu čeká hlavně poctivá praxe. Naučí se, jak správně  manipulovat s člověkem na lůžku, jak mu provézt hygienu, převléct postel a  mnoho dalšího. Kurzy trvají osm hodin a jsou zcela zdarma. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Stanovská, ředitelka ČČK  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Probíhaly jak v listopadu,  tak v prosinci, bylo vyhlášeno dvanáct termínů a bylo vyškolených cca 100  osob. Samozřejmě, že pokračujeme i v letošním roce. Máme vyhlášeny zatím  termíny na leden a podle zájmu budeme vyhlašovat termíny dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Český červený kříž  se spojil s dobrovolnickou organizací ADRA, která má v rámci projektu  #bosmepartyja v Moravskoslezském kraji na starosti organizování pomoci  dobrovolníků.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Český červený kříž  se spojil s dobrovolnickou organizací ADRA, která má v rámci projektu  #bosmepartyja v Moravskoslezském kraji na starosti organizování pomoci  dobrovolníků. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Oslovili jsme je, a  nakonec vznikla významná spolupráce, která posouvá i to naše vysílání dobrovolníků  o level výš a myslíme si, že ta spolupráce bude vynikající, protože Červený  kříž vyškolí dobrovolníky pro tu přímou péči a my jsme schopni se o ty  dobrovolníky dál starat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lidé se tak mohou v kurzech  rovnou zaregistrovat přímo pod ADRU a ta pro ně může najít vhodná zařízení, kde  by mohli pomáhat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Lidé se tak mohou v kurzech  rovnou zaregistrovat přímo pod ADRU a ta pro ně může najít vhodná zařízení, kde  by mohli pomáhat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na školení dobrovolníků Českého červeného kříže přichází náš  zaměstnance, který v podstatě se seznámí s těmi dobrovolníky a vezme  si na ně kontakt, také je doškolíme v rámci toho našeho programu a  vysíláme ty dobrovolníky do organizací, kde potřebují právě do té přímé péče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ADRA zajistí také dobrovolníkům kompletní servis spojený s evidenční  administrativou, navíc zůstanou v databázi a ADRA jim v budoucnu může  nabídnout i další možnosti, kde a jak pomáhat potřebným.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">ADRA zajistí také dobrovolníkům kompletní servis spojený s evidenční  administrativou, navíc zůstanou v databázi a ADRA jim v budoucnu může  nabídnout i další možnosti, kde a jak pomáhat potřebným. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My je také evidujeme, jejich hodiny, jejich docházku, chceme  se starat také o to, kdyby potřebovali nějakou psychologickou pomoc, tak máme  na to procesy, jak těm dobrovolníkům pomoct a jak s nimi dále pracovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kurzy  pečovatelů v záloze podpořilo i město Frýdek-Místek částkou 50 tisíc  korun. Každý, kdo by měl ještě zájem kurz absolvovat se může jednoduše přihlásit  přes centrální web Českého červeného kříže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kurzy  pečovatelů v záloze podpořilo i město Frýdek-Místek částkou 50 tisíc  korun. Každý, kdo by měl ještě zájem kurz absolvovat se může jednoduše přihlásit  přes centrální web Českého červeného kříže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tříkrálová sbírka letos probíhá hlavně bezhotovostně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -251,75 +361,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tři krále letos hlídá PES. A protože je na nejvyšším pátém  stupni, tak bohužel nemohli koledníci vyjít do ulic. Rozhodně to ale neznamená,  že by se nekonala ani významná Tříkrálová sbírka, pouze dostala moderní rozměr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme uzpůsobili  trošičku ten model koledy a jedna možnost, jak se zapojit do tříkrálové sbírky  nebo prožít tříkrálovou sbírku je prostřednictvím webových stránek na  je natočena online  koleda, je možné přispět přes platební bránu do online kasičky. Stejně tak je  možné ten příspěvek tříkrálový zaslat přímo pod variabilním symbolem 77708004  přímo Charitě Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Charita se tak snažila i přes přenesení do online prostoru  zachovat maximum toho, co běžně tříkrálová sbírka lidem nabízí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Charita se tak snažila i přes přenesení do online prostoru  zachovat maximum toho, co běžně tříkrálová sbírka lidem nabízí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Kromě koledy a  koledování, které si mohou lidé pustit a takhle ty koledníky pustit k sobě  přes monitor, je možné si stáhnout nálepky, je možné si objednat křídy a  podobně tak, aby maximum toho bylo zachováno i při těch opatřeních, které jsou  v platnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto mysleli tvůrci  letošní sbírky také na starší, kteří by rádi přispěli, ale neovládají tak dobře  internet. Kromě primární online  sbírky najdou lidé kasičky také na mnoha místech ve městě, například v kostelech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto mysleli tvůrci  letošní sbírky také na starší, kteří by rádi přispěli, ale neovládají tak dobře  internet. Kromě primární online  sbírky najdou lidé kasičky také na mnoha místech ve městě, například v kostelech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Protože pro velkou  část dárců tříkrálové sbírky to není úplně preferovaná forma, tak jsme rozmístili  a stále ještě rozmísťujeme, protože ta síť se rozšiřuje statické pokladničky, které  jsou k nalezení třeba tady jsme viděli teď po cestě v charitních zařízeních,  obecní úřady, kostely, často lékárny a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -358,53 +466,52 @@
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moc prosím všechny, kteří  mají tu možnost a mohou dle svých možností přispět. Pomůžete tím dobré věci,  zejména uživatelům Charity Frýdek-Místek, což jsou senioři, zdravotně, ale i  duševně nemocní spoluobčané Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Statické pokladničky  budou venku do 24. ledna a online koleda, ta bezhotovostní forma bude fungovat  do konce dubna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tříkrálová sbírka je největší sbírkovou akcí v České republice  a v celostátním měřítku probíhá od roku 2001, loni se v Česku vybralo  přes rekordních 119 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tříkrálová sbírka je největší sbírkovou akcí v České republice  a v celostátním měřítku probíhá od roku 2001, loni se v Česku vybralo  přes rekordních 119 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Město lidem pronajme minizahrádky na sídlištích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -423,111 +530,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Počítáme s tím,  že bychom v roce 2021 nabídli občanům možnost pronajmout si takzvanou  minizahrádku. Ten pojem může být sice do určité míry zavádějící, ale jde o to,  aby si občané mohli vypěstovat drobné výpěstky, pokud nemají jinou možnost. Po  určité době vyhodnotíme, jestli to má nebo nemá smysl a uvidíme, jestli v tom  budeme pokračovat i v dalších obdobích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Minizahrádky budou mít dvě podoby. Čtvercovou o rozměru jeden  krát jeden metr s výškou přes půl metru by si mohli lidé pronajmout za 400  korun na rok. Druhou obdélníkovou o rozměru jeden krát dva metry pak za 800  korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Minizahrádky budou mít dvě podoby. Čtvercovou o rozměru jeden  krát jeden metr s výškou přes půl metru by si mohli lidé pronajmout za 400  korun na rok. Druhou obdélníkovou o rozměru jeden krát dva metry pak za 800  korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou vytipovány čtyři  lokality na základě doporučení odboru životního prostředí a jak říkám, podle  zájmu uvidíme, zda se ty lokality budou nebo nebudou rozšiřovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umístěny by mohly být prozatím na sídlišti Kolaříkovo mezi  valy a panelovými domy na ulici Marie Majerové, na Staré Rivieře za řadovými  domy poblíž křížení ulic 28. října a Ke Splavu, za obytnými domy Nad Stadionem  a na začátku Sídliště Slezská ve vnitrobloku ulic Viléma Závady, Josefa Kavky a  Pekařská. Vzniknout ale mohou i v dalších lokalitách, pokud o ně lidé projeví  zájem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Umístěny by mohly být prozatím na sídlišti Kolaříkovo mezi  valy a panelovými domy na ulici Marie Majerové, na Staré Rivieře za řadovými  domy poblíž křížení ulic 28. října a Ke Splavu, za obytnými domy Nad Stadionem  a na začátku Sídliště Slezská ve vnitrobloku ulic Viléma Závady, Josefa Kavky a  Pekařská. Vzniknout ale mohou i v dalších lokalitách, pokud o ně lidé projeví  zájem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zájemci se mohou  hlásit odboru správy obecního majetku, klidně i telefonicky, mailem a  zaměstnanci na správě obecního majetku je potom nasměrují a budou je instruovat,  jak v této věci dále postupovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S nájemci bude uzavřena nájemní smlouva na dobu  neurčitou s jednoměsíční výpovědní lhůtou. Jednou z podmínek pro  umístění minizahrádky v bezprostřední blízkosti obytných domů, téměř pod  jejich okny, je také souhlas nadpoloviční většiny obyvatel domu. Magistrát na  projekt vyčlenil 300 tisíc korun, za které může být po městě nainstalováno až  šedesát čtvercových minizahrádek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S nájemci bude uzavřena nájemní smlouva na dobu  neurčitou s jednoměsíční výpovědní lhůtou. Jednou z podmínek pro  umístění minizahrádky v bezprostřední blízkosti obytných domů, téměř pod  jejich okny, je také souhlas nadpoloviční většiny obyvatel domu. Magistrát na  projekt vyčlenil 300 tisíc korun, za které může být po městě nainstalováno až  šedesát čtvercových minizahrádek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -602,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-14-01-2021-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>