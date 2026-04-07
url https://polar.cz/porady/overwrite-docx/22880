--- v0 (2025-12-30)
+++ v1 (2026-04-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">15letý mladík přepadával seniory v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie zadržela dalšího mladistvého lupiče, který se zaměřoval na zranitelné seniory. Přímo na ulici jim v nestřeženém okamžiku vytrhával tašky nebo kabelky. Zajímavé je, že si vybral stejný rajón, jako jeho 13letý předchůdce před rokem a to Mariánské Hory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V květnu loňského roku došlo k tragickému požáru v Havířově-Šumbarku. Po příjezdu na místo hasiči vyprostili z bytu dvě děti, které následně zemřely. Třetí dítě se podařilo zachránit díky obětavým lidem. Zásah byl náročný pro všechny složky. Na místě pomáhali také dobrovolní hasiči z Havířova-Životic. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Ponzer, dobrovolný hasič Havířov-Životice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po příjezdu na místo jsme po dohodě z velitelem šli do toho bytu. Snažili  jsme se zachránit, co se dalo. Po příjezdu byli všichni obyvatelé domu už pryč. Tam jsme se dozvěděli, že bohužel dvě děti bojují o život v sanitce. Pak se ukázalo, že ten boj nezvládly. Pracovat s tím, že někdo bojuje o život a nemyslet na to, je po psychické stránce strašně těžké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči chtěli, aby široká veřejnost věděla o tomto náročném zásahu a práci všech složek a přihlásili se do 10. ročníku Ankety Dobrovolní hasiči roku, kde získali třetí místo. Slavnostní předání cen se uskutečnilo v Brně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči chtěli, aby široká veřejnost věděla o tomto náročném zásahu a práci všech složek a přihlásili se do 10. ročníku Ankety Dobrovolní hasiči roku, kde získali třetí místo. Slavnostní předání cen se uskutečnilo v Brně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoroslav Blaho, dobrovolný hasič Havířov-Životice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nečekali jsme to, zkusili jsme to a nepočítali jsme absolutně s tím, že si odvezeme nějakou cenu. Nás to velice mile potěšilo. Jsme za to rádi, všem každopádně děkujeme, kteří nám poslali hlasy.  Bez nich by to nešlo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči kromě finanční odměny dostali novou vysílačku a led světlo. Největší odměnou jim však bylo uznání za jejich práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -192,53 +306,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Drony nesmí létat nad elektrárnami, doly nebo přehradami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V předchozí reportáži jsme přinesli informace o tom, že pilotům dronů hrozí pokuty za létání v zakázaných prostorech. Zjišťovali jsme, zda si vedle policie takové zakázané zóny nechají zřídit například průmyslové podniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trvalé nebo dočasně zakázané prostory vyhlašuje Úřad civilního letectví. Samozřejmostí jsou bezletové zóny v okolí letišť, ve vojenských prostorech či u jaderných elektráren. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z bezpečnostních důvodů si může o vyhrazení prostoru se zákazem letu požádat i policie nebo i kdokoli jiný. Žadatel však musí takový požadavek dostatečně odůvodnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z bezpečnostních důvodů si může o vyhrazení prostoru se zákazem letu požádat i policie nebo i kdokoli jiný. Žadatel však musí takový požadavek dostatečně odůvodnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dotazovaní zástupci velkých podniků v MSK potvrdili, že zatím o vymezení bezletových prostorů pro drony neuvažují. Spoléhají na své interní směrnice a také další platné předpisy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladislav Sobol, mluvčí ČEZ:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My máme bezletové zóny v rámci ČEZ nad jadernými elektrárnami Temelín a Dukovany. Nad ostatními neuvažujeme o tom, že bychom požádali o bezletové zóny, nebo jiný speciální režim. My využíváme práva vlastníka, který si může určit pravidla využívání dronů nad jeho objekty. Takže například nad turisticky zajímavou lokalitou Dlouhé Stráně, kdo chce využívat dron, tak si musí požádat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -313,75 +426,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tři krále letos hlídá PES. A protože je na nejvyšším pátém  stupni, tak bohužel nemohli koledníci vyjít do ulic. Rozhodně to ale neznamená,  že by se nekonala ani významná Tříkrálová sbírka, pouze dostala moderní rozměr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme uzpůsobili  trošičku ten model koledy a jedna možnost, jak se zapojit do tříkrálové sbírky  nebo prožít tříkrálovou sbírku je prostřednictvím webových stránek na  je natočena online  koleda, je možné přispět přes platební bránu do online kasičky. Stejně tak je  možné ten příspěvek tříkrálový zaslat přímo pod variabilním symbolem 77708004  přímo Charitě Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Charita se tak snažila i přes přenesení do online prostoru  zachovat maximum toho, co běžně tříkrálová sbírka lidem nabízí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Charita se tak snažila i přes přenesení do online prostoru  zachovat maximum toho, co běžně tříkrálová sbírka lidem nabízí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Kromě koledy a  koledování, které si mohou lidé pustit a takhle ty koledníky pustit k sobě  přes monitor, je možné si stáhnout nálepky, je možné si objednat křídy a  podobně tak, aby maximum toho bylo zachováno i při těch opatřeních, které jsou  v platnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto mysleli tvůrci  letošní sbírky také na starší, kteří by rádi přispěli, ale neovládají tak dobře  internet. Kromě primární online  sbírky najdou lidé kasičky také na mnoha místech ve městě, například v kostelech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto mysleli tvůrci  letošní sbírky také na starší, kteří by rádi přispěli, ale neovládají tak dobře  internet. Kromě primární online  sbírky najdou lidé kasičky také na mnoha místech ve městě, například v kostelech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Protože pro velkou  část dárců tříkrálové sbírky to není úplně preferovaná forma, tak jsme rozmístili  a stále ještě rozmísťujeme, protože ta síť se rozšiřuje statické pokladničky, které  jsou k nalezení třeba tady jsme viděli teď po cestě v charitních zařízeních,  obecní úřady, kostely, často lékárny a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -420,53 +531,52 @@
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moc prosím všechny, kteří  mají tu možnost a mohou dle svých možností přispět. Pomůžete tím dobré věci,  zejména uživatelům Charity Frýdek-Místek, což jsou senioři, zdravotně, ale i  duševně nemocní spoluobčané Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Statické pokladničky  budou venku do 24. ledna a online koleda, ta bezhotovostní forma bude fungovat  do konce dubna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tříkrálová sbírka je největší sbírkovou akcí v České republice  a v celostátním měřítku probíhá od roku 2001, loni se v Česku vybralo  přes rekordních 119 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tříkrálová sbírka je největší sbírkovou akcí v České republice  a v celostátním měřítku probíhá od roku 2001, loni se v Česku vybralo  přes rekordních 119 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kalendář Nového Jičína je současně kuchařkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -633,93 +743,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-14-01-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>