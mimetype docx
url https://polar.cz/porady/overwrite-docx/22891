--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.1.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolní hasiči z Havířova-Životic získali prestižní cenu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odborná porota ocenila mimořádné zásahy v rámci Ankety Dobrovolní hasiči roku 2020. V Moravskoslezském kraji nejlepšího výsledku dosáhla jednotka z Havířova-Životic, která obsadila třetí místo za zásah při tragickém požáru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V květnu loňského roku došlo k tragickému požáru v Havířově-Šumbarku. Po příjezdu na místo hasiči vyprostili z bytu dvě děti, které následně zemřely. Třetí dítě se podařilo zachránit díky obětavým lidem. Zásah byl náročný pro všechny složky. Na místě pomáhali také dobrovolní hasiči z Havířova-Životic. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Robert Ponzer, dobrovolný hasič Havířov-Životice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po příjezdu na místo jsme po dohodě z velitelem šli do toho bytu. Snažili  jsme se zachránit, co se dalo. Po příjezdu byli všichni obyvatelé domu už pryč. Tam jsme se dozvěděli, že bohužel dvě děti bojují o život v sanitce. Pak se ukázalo, že ten boj nezvládly. Pracovat s tím, že někdo bojuje o život a nemyslet na to, je po psychické stránce strašně těžké."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hasiči chtěli, aby široká veřejnost věděla o tomto náročném zásahu a práci všech složek a přihlásili se do 10. ročníku Ankety Dobrovolní hasiči roku, kde získali třetí místo. Slavnostní předání cen se uskutečnilo v Brně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hasiči chtěli, aby široká veřejnost věděla o tomto náročném zásahu a práci všech složek a přihlásili se do 10. ročníku Ankety Dobrovolní hasiči roku, kde získali třetí místo. Slavnostní předání cen se uskutečnilo v Brně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoroslav Blaho, dobrovolný hasič Havířov-Životice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nečekali jsme to, zkusili jsme to a nepočítali jsme absolutně s tím, že si odvezeme nějakou cenu. Nás to velice mile potěšilo. Jsme za to rádi, všem každopádně děkujeme, kteří nám poslali hlasy.  Bez nich by to nešlo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči kromě finanční odměny dostali novou vysílačku a led světlo. Největší odměnou jim však bylo uznání za jejich práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,89 +348,87 @@
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tím jak opětně začalo probíhat zimní období a řekneme to  sněžení přichází z nenadála, tak bych chtěl upozornit řidiče, kde parkují,  protože v případě, že začne v jednu, ve dvě v noci sněžit a  technické služby potom vyjedou, tak díky parkujícím vozidlům tu situaci mají  velmi zkomplikovanou a naopak některé části sídlišť vůbec nemohou protáhnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kohut, ředitel TS F-M: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Mnohdy musíme jezdit až do zeleně, samozřejmě tam je pak  poškození té zeleně, my to pak v jarních měsících musíme pracně na naše náklady  opravovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pluhy potřebují k bezpečnému průjezdu opravdu hodně  místa a to jak v ulicích, tak i na chodnících.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pluhy potřebují k bezpečnému průjezdu opravdu hodně  místa a to jak v ulicích, tak i na chodnících. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kohut, ředitel TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud my dneska provádíme třeba jenom posyp tím chemickým  materiálem, tak je to ještě relativně jako malý problém, ale v momentě,  kdy přijde první sněhové přeháňky a budeme muset plužit, tak je to hodně velký  problém, protože samozřejmě v těch sídlištích, kde je ta kumulace těch  vozidel obrovská, tak naši řidiči mají problém se vyhnout. Musí ta vozidla  objíždět, tím pádem nahromaděný sníh se nahromadí k těm vozidlům. Ti,  kteří, když ráno opustí své místo, tak pak to vypadá jako že je defacto nevypluženo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak se zas na druhou stranu ty auta od tama nemohou dostat,  takže bych chtěl poprosit řidiče, aby se zasoustředili a zkusili trochu pouvažovat  o tom, kde stojí, aby tu situaci nekomplikovali, protože ty výkyvy počasí jsou  a nedá se na to vůbec spolehnout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na správné parkování by v ulicích měli dohlížet také  strážníci městské policie.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na správné parkování by v ulicích měli dohlížet také  strážníci městské policie. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkovací dům v Ostravě navrhne studio Chalupa architekti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -385,90 +497,72 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">M. Vítek a jeho automobiloví vetráni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vášní Milana Vítka je sbírání automobilů. Jeho úctyhodná sbírka je přehlídkou vozů nejrůznějších typů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Milan  Vítek propadl autům jako malý kluk. Dokonce už v té době snil o  tom, že si nejzajímavější modely pořídí do sbírky.    </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Milan  Vítek propadl autům jako malý kluk. Dokonce už v té době snil o  tom, že si nejzajímavější modely pořídí do sbírky.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan  Vítek, sběratel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hrál  jsem si s auty, s modely aut, že mám servis, půjčovnu, muzeum,   nějakou sbírku. A toto přerostlo tak, že od 16 let začal sbírat  automobily a motocykly.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sbírání  automobilů se věnuje intenzivně posledních 10 let.  Nejstarší  sbírkové vozy jsou z 20. - 30. let  minulého století. Ty  nejmladší mají třeba jen dvě desítky let. Jsou to kabriolety,  limuzíny, sportovní či  závodní auta. Nebo také ty, které  patřily slavným osobnostem. Například anglické princezně Anně,  která propadla blankytně modrému vozu značky Rellaiant Scimitar. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Sbírání  automobilů se věnuje intenzivně posledních 10 let.  Nejstarší  sbírkové vozy jsou z 20. - 30. let  minulého století. Ty  nejmladší mají třeba jen dvě desítky let. Jsou to kabriolety,  limuzíny, sportovní či  závodní auta. Nebo také ty, které  patřily slavným osobnostem. Například anglické princezně Anně,  která propadla blankytně modrému vozu značky Rellaiant Scimitar.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan  Vítek, sběratel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Takže  si každý rok a půl objednávala nový, stejného modelu. Celkem  jich měla 9. Toto je jeden z nich, v malé sérii vyráběný  britský sporťák.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Mnohé  exempláře jsou opravdu malým uměleckým dílem a tomu dříve  odpovídala i jejich vysoká cena. A tak si kdysi koupit auto zdaleka  nemohlo dovolit tolik lidí jako dnes. Některé  své sběratelské skvosty vystavuje Milan Vítek  v opavském  obchodním centru Breda. Až se uvolní opatření a bude moci svou  malou expozici opět otevřít, rád  přidá i poutavé vyprávění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -565,93 +659,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-16-01-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>