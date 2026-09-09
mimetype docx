--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.1.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli vládou zavřeným obchodům lidé nakupují v Polsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuální vládní omezení prodeje komplikuje lidem nákup oblečení, obuvi, školních pomůcek a dalšího sortimentu. Lidem už dochází trpělivost a některé věci si proto jezdí kupovat do Polska, kde je většina prodejen otevřená bez omezení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Čím déle platí v České republice vládní zákaz prodeje širokého sortimentu zboží, tím častěji si jezdí lidé nakupovat do Polska. Hned za hranicí totiž nakoupí vše, co doma neseženou. Na obou stranách hranice však musejí počítat s případnými policejními kontrolami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Čím déle platí v České republice vládní zákaz prodeje širokého sortimentu zboží, tím častěji si jezdí lidé nakupovat do Polska. Hned za hranicí totiž nakoupí vše, co doma neseženou. Na obou stranách hranice však musejí počítat s případnými policejními kontrolami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté mohou přímo na hranicích, nebo v jejich blízkosti kontrolovat, zda lidé splnili podmínky vládního nařízení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí Policie ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Policisté v rámci běžného výkonu služby kontrolují dodržování mimořádných opatření a také oprávněnost vstupu a pobytu cizinců na území České republiky. Dále provádějí namátkové kontroly v souladu s článkem 23 Schengenského hraničního kodexu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -361,75 +475,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tři krále letos hlídá PES. A protože je na nejvyšším pátém  stupni, tak bohužel nemohli koledníci vyjít do ulic. Rozhodně to ale neznamená,  že by se nekonala ani významná Tříkrálová sbírka, pouze dostala moderní rozměr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme uzpůsobili  trošičku ten model koledy a jedna možnost, jak se zapojit do tříkrálové sbírky  nebo prožít tříkrálovou sbírku je prostřednictvím webových stránek na  je natočena online  koleda, je možné přispět přes platební bránu do online kasičky. Stejně tak je  možné ten příspěvek tříkrálový zaslat přímo pod variabilním symbolem 77708004  přímo Charitě Frýdek-Místek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Charita se tak snažila i přes přenesení do online prostoru  zachovat maximum toho, co běžně tříkrálová sbírka lidem nabízí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Charita se tak snažila i přes přenesení do online prostoru  zachovat maximum toho, co běžně tříkrálová sbírka lidem nabízí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Kromě koledy a  koledování, které si mohou lidé pustit a takhle ty koledníky pustit k sobě  přes monitor, je možné si stáhnout nálepky, je možné si objednat křídy a  podobně tak, aby maximum toho bylo zachováno i při těch opatřeních, které jsou  v platnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přesto mysleli tvůrci  letošní sbírky také na starší, kteří by rádi přispěli, ale neovládají tak dobře  internet. Kromě primární online  sbírky najdou lidé kasičky také na mnoha místech ve městě, například v kostelech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přesto mysleli tvůrci  letošní sbírky také na starší, kteří by rádi přispěli, ale neovládají tak dobře  internet. Kromě primární online  sbírky najdou lidé kasičky také na mnoha místech ve městě, například v kostelech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Protože pro velkou  část dárců tříkrálové sbírky to není úplně preferovaná forma, tak jsme rozmístili  a stále ještě rozmísťujeme, protože ta síť se rozšiřuje statické pokladničky, které  jsou k nalezení třeba tady jsme viděli teď po cestě v charitních zařízeních,  obecní úřady, kostely, často lékárny a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -468,53 +580,52 @@
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Moc prosím všechny, kteří  mají tu možnost a mohou dle svých možností přispět. Pomůžete tím dobré věci,  zejména uživatelům Charity Frýdek-Místek, což jsou senioři, zdravotně, ale i  duševně nemocní spoluobčané Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Statické pokladničky  budou venku do 24. ledna a online koleda, ta bezhotovostní forma bude fungovat  do konce dubna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tříkrálová sbírka je největší sbírkovou akcí v České republice  a v celostátním měřítku probíhá od roku 2001, loni se v Česku vybralo  přes rekordních 119 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tříkrálová sbírka je největší sbírkovou akcí v České republice  a v celostátním měřítku probíhá od roku 2001, loni se v Česku vybralo  přes rekordních 119 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V MS kraji je zatím 21 očkovacích center</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -610,213 +721,143 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětský domov ve Velkých Heralticích v nouzovém stavu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětský domov ve Velkých Heralticích je v mnohém unikátní. Pod jednou střechou zde současně působí domov, střední škola, praktická škola i domov pro nezletilé matky s dětmi. Nouzový stav a epidemická  omezení v současnosti jsou novými problémy, které musí řešit, zejména v oblasti školní výuky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na zámku ze 13. století se o děti bez domova starají již 65 let. Poválečné zařízení pro řecké děti v době tamní občanské války je od roku 1956 dětským domovem i školským zařízením. Jeho součástí je také střední škola pro výuku zahradníků nebo cukrářů a praktická škola se zaměřením na rodinnou výchovu. Současné přerušení školní výuky je velkým problémem, který musí řešit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Škarpová, zástupkyně ředitele pro DD: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady 6 rodinných skupin po osmi dětech, každá rodinná skupina má dva vychovatele, kteří se vlastně točí a střídají se u těchto dětí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Široký, ředitel dětského domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„S distanční výukou samozřejmě jsou problémy, protože je třeba si uvědomit, že  ta rodinná skupina je zhruba 6 – 8 dětí a někdy se ta distanční výuka kryje, někdy samozřejmě ty děti mají své zdravotní a psychické problémy, snažíme se i s tímhle poprat a naše tety a naši strejdové komunikují se školou a snaží se, pokud něco zanedbají, tak to dohnat v jiném čase, něž je ta distanční výuka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, děti při výuce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Češtinu, věty vedlejší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Učím se jednočleny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Matematiku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Teďka vyplňujeme poštovní dobírku. Já jsem už střední. V druháku, zahradník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já dělám střední školu a obor zahradník. Teďka vyplňuju tvrdé a měkké i.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„ Jsem tady 4 roky a jeto tu fajn. Vychovatelé jsou hodní, teď jsem třetí ročník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Nawrath, vychovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No protože holky mají jenom určitý čas na to, pak chtějí mít osobní volno a ne vždycky se to dá stihnout všechno.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Domov nemá zásadní finanční ani personální problémy. Tím největším je ten sociální.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Široký, ředitel dětského domova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nám by samozřejmě nejvíc pomohlo, kdyby se školy otevřely, protože nejvíc, čím děti trpí, tak je samozřejmě ta sociální izolace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolize distanční výuky v domově dokáže domov řešit komunikací s učiteli a přesouváním výuky. S přerušením sociálních kontaktů pomůže však až opětovný návrat do škol.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -913,93 +954,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-17-01-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>