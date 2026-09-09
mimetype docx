--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hory se pořádně oblečte a nepřeceňujte síly!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Horská služba musela vyrazit o uplynulém víkendu hned k několika turistům, kteří přecenili své síly a nebo se nedostatečně oblékli. V těchto dnech, kdy teplota klesla hluboko pod bod mrazu, je dobré a teplé oblečení klíčové. Lidé by se také rozhodně neměli vydávat mimo vyznačené turistické trasy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -130,53 +245,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé propouštění z dolů poukazují na nerovné podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco někteří horníci společnosti OKD budou po odchodu ze šachty pobírat až 8 tisíc korun měsíčně po dobu 5 let, havíři, kteří pracovali ve stejných dolech pod jinými firmami, nedostanou nic. Na státní příspěvek mají totiž nárok jen zaměstnanci státní firmy OKD, což se ostatním pracovníkům nelíbí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Postupný konec těžby černého uhlí bude mít dopad nejen na horníky a povrchové zaměstnance společnosti OKD, ale také na řadu navázaných firem. Některé dodavatelsky spolupracují přímo na těžbě, jiné zajišťují dodávky materiálu a služeb, které už nebudou zapotřebí. Jejich zaměstnanci se teď ptají, proč také nemají zvýhodněné podmínky odchodu jako pracovníci OKD.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Postupný konec těžby černého uhlí bude mít dopad nejen na horníky a povrchové zaměstnance společnosti OKD, ale také na řadu navázaných firem. Některé dodavatelsky spolupracují přímo na těžbě, jiné zajišťují dodávky materiálu a služeb, které už nebudou zapotřebí. Jejich zaměstnanci se teď ptají, proč také nemají zvýhodněné podmínky odchodu jako pracovníci OKD. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Klimša, horník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já mám smlouvu do konce roku. Většina těch firem prodlužuje smlouvy o měsíc, o dva měsíce, prostě krátkodobě. Tady jde o to, že pokud se stát rozhodl utlumit těžbu a rozhodl se vlastně obnovit ten sociální program, co tenkrát začal už u Paskova, nechápu tedy proč se to nestahuje i na zaměstnance těch firem, že? Děláme ve stejném prostředí stejnou práci za stejných podmínek. Žijeme tady, odvádíme tady daně, zdravotní, sociální, všechno. Ale na toto nemáme nárok. Nechápu, proč na to nemají zaměstnanci firem nárok, opravdu ne.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problém je v tom, že nikdo přesně neví, kolika lidí se útlum těžby uhlí přímo dotkne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -263,54 +377,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Například tento muž nechtěl využít Armádu spásy a i nedělní noc strávil venku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se spaním to nemám dobré, já spávám pod mostem. Tak dá se to, ale ráno už je zima. To už jsou obavy, že člověk může umrznout. Můžu jít i na azyl bydlet, ale to je na každém člověku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Během dne mohou lidé bez domova využívat nízkoprahové centrum Sociálních služeb města Havířova, a to i o víkendu. Kvůli vládním opatřením se tam ale lidé musí v intervalech střídat.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Během dne mohou lidé bez domova využívat nízkoprahové centrum Sociálních služeb města Havířova, a to i o víkendu. Kvůli vládním opatřením se tam ale lidé musí v intervalech střídat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Fabian, vedoucí nízkoprahového centra pro osoby bez přístřeší:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Teď v tuto chvíli je kapacita šest osob na hodinu a půl. Takto se tady ti klienti musí prostřídat a musí to všechno stihnout.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To znamená uvařit si jídlo, umýt se, popřípadě převléct se do suchých věcí, to vše jste schopni jim nabídnout?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -350,244 +463,187 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skialpinista v Jeseníkách nepřežil stržení lavinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách došlo v pátek 16. ledna k tragické události. Lavina v oblasti Velkého Kotle strhla skialpinistu, který se spolu se dvěma přáteli nacházel v lavinové oblasti. Horská služba upozorňuje všechny návštěvníky hor, aby dbali jejích pokynů a pohybovali se jen po značených trasách. Hřebenové túry nedoporučuje vůbec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Jeseníkách je od neděle vyhlášen třetí stupeň lavinového nebezpečí. Ve výšce 1300 metrů na mořem je vrstva sněhu 110 cm, v závětrných lavinových svazích je sněhu ještě více. Lyžaři, kteří se pustí mimo značené trasy, velmi riskují uvolnění lavin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hejtmántek, HS Ovčárna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Šli si sjet něco v kotli nějakou stráň a neměli tam vlastně co dělat a díky tomu, že je tolik sněhu, je kritická vrstva zhruba půl metru pod povrchem a oni se do té kritické vrstvy prolomili a odjela ta lavina.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Kaller, náčelník HS Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byl na místě mrtvej. Resuscitovali, byl pokus o resuscitaci ale nedopadlo to dobře. Byl tam i lékař ale po hodině resuscitace zhruba byla konstatována smrt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Jeseníkách napadlo během posledních dnů velké množství prachového sněhu a pobyt v lavinových oblastech je velmi nebezpečný.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hejmántek, HS Ovčárna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady v Jeseníkách v této oblasti je to oblast Vysoké Hole na všechny světové strany, ať se to týče Velkého Kotle, Malého Kotle a na druhé straně Svinní Žleb, Medvědí Žleb tak tohle jsou všecko lavinové svahy. Každý ukázněný turista, který tyhle pravidla dodržuje, tomu žádné nebezpečí lavin nehrozí a může v klidu chodit na výlet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zejména o víkendech se tady na horách nachází velké množství pěších turistů, běžkařů a skialpinistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, lyžaři na Pradědu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Skialpy, na Pradědu. Určitě bysme nejeli tam, kde to je zakázané.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dneska se nám líbí, akorát tedy hodně padá sníh.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme šli ze Skřítku. Metrový závěje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Úplně skvělé, napadl čerstvý sníh. Byli jsme na vrcholu a teď jedem tady na sjezdovce.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to dobrý, je hodně prašanu. Na stezkách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Horská služba zdůrazňuje, že těm, kteří se v horách pohybují jen po značených trasách, nebezpečí lavin nehrozí a mohou si užívat horského slunce i krásných zimních výhledů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vánoční výzdoba z ulic Karviné míří zpátky do skladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracovníci Technických služeb Karviná v těchto dnech demontují vánoční osvětlení z ulic města, tří stromů a také odvážejí do skladu světelné ozdoby ze zámku nebo radnice. Každá ozdoba se bude před uskladněním kontrolovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K vánočním svátkům patří neodmyslitelně světelně nazdobené centrum města a hlavních ulic ve městě. V Karviné si na výzdobě dávají záležet a každoročně světelných ozdob přibývá. Hned po 6. lednu pak začínají pracovníci TS s její demontáží, která trvá kvůli množství i několik týdnů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K vánočním svátkům patří neodmyslitelně světelně nazdobené centrum města a hlavních ulic ve městě. V Karviné si na výzdobě dávají záležet a každoročně světelných ozdob přibývá. Hned po 6. lednu pak začínají pracovníci TS s její demontáží, která trvá kvůli množství i několik týdnů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Opravdu těch vánočních ozdob a nazdobených stromů máme oproti jiným městům opravdu hodně, ale jsme rádi, že máme tak krásně nazdobenou Karvinou, protože našim občanům se to velmi líbí, i dětem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracovníci technických služeb také musí zohlednit klimatické podmínky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -810,93 +866,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>