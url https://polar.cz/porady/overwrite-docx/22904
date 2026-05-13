--- v0 (2025-12-24)
+++ v1 (2026-05-13)
@@ -1,217 +1,327 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.1.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">S očkováním v domovech seniorů pomohl ve Frýdku-Místku mobilní tým sester z nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Minulý týden začalo očkování v domovech pro seniory. Frýdku-Místku s ním pomohla nemocnice, která zajistila mobilní očkovací tým. Ten navštívil jednotlivá zařízení a naočkoval zaměstnance i klienty. O očkování byl mezi všemi velký zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sobota po osmé hodině ráno. V jídelně Domova pro  seniory Frýdek-Místek je pořádně rušno. Stojí se tady doslova fronta zaměstnanců  na očkování, na které přišla řada jako první.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaměstnankyně domova pro seniory:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Ano, šla jsem hned, dobrovolně, bez mučení." 2.) "Je to důležité i pro moji práci i pro moji rodinu." 1.) "Vůbec mě to nebolelo, prozatím mi ruka nebrní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý nejprve prošel pohovorem s lékařem a poté se  přesunul na očkování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý nejprve prošel pohovorem s lékařem a poté se  přesunul na očkování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Šprlová, vrchní sestra Gynekologicko-porodního oddělení  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všichni dostanou takový vakcinační průkaz o očkování, kde je  zaznamenáno, kterou vakcínou jsme je očkovali, samozřejmě den, kdo očkoval a  potom odcházejí tady do těch prostor budovy, kde ještě je zapotřebí, aby ještě  15 nebo 20 minut počkali, pokud by se objevila nějaká alergická reakce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Očkování se teď provádí vakcínou Moderna, aktuálně za  námi vidíte zaměstnance, jsou to vesměs přímá obslužná péče, tam byl ten zájem  největší, cirka 80 procent zájemců je právě z přímé obslužné péče."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Očkování měl na starosti mobilní očkovací tým složený ze  sester z Nemocnice ve Frýdku-Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Očkování měl na starosti mobilní očkovací tým složený ze  sester z Nemocnice ve Frýdku-Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Šprlová, vrchní sestra Gynekologicko-porodního oddělení  Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme se přihlásily dobrovolně a jsme tady z chirurgie,  z oddělení ORL, z očního a z centrálních operačních sálů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat řediteli nemocnice ve Frýdku-Místku,  který nám vyšel vstříc, se kterým jsem to řešil a zajistil nám své zaměstnance,  zajistil nám injekční stříkačky a bude očkovat naše seniory v našich zařízeních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po očkování zaměstnanců se mobilní tým přesunul očkovat  klienty, z nichž 140 projevilo o očkování zájem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po očkování zaměstnanců se mobilní tým přesunul očkovat  klienty, z nichž 140 projevilo o očkování zájem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten zájem je skoro devadesátiprocentní, výjimku mají ti,  kteří opravdu prodělali Covid-19 v posledních dnech. Ptali se, viděli to ve zprávách, takže tam mě to opravdu  mile překvapilo, že oni byli ti aktivní, kteří se ptali, kdy už teda to  očkování bude. Myslím si, že opravdu na doba, kdy byli zavření v tom domově,  museli nosit třeba i roušky, neviděli své rodinné příslušníky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku se s očkováním v domovech seniorů  začalo už ve čtvrtek, kdy bylo jako první naočkováno 42 seniorů v Domově svatého  Jana Křtitele v Lysůvkách. V domově pro seniory na ulici 28. října pak  naočkovali i se zaměstnanci 216 lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku se s očkováním v domovech seniorů  začalo už ve čtvrtek, kdy bylo jako první naočkováno 42 seniorů v Domově svatého  Jana Křtitele v Lysůvkách. V domově pro seniory na ulici 28. října pak  naočkovali i se zaměstnanci 216 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V neděli proběhlo očkování v zařízení Charity v Domě  pokojného stáří, tam je ten zájem o něco nižší, je to zhruba okolo padesáti procent,  ale je to dáno i tím, že toto zařízení ve velkém prodělalo onemocnění Covid-19  a tedy spousty jak uživatelů, tak zaměstnanců bude naočkováno v té další  vlně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina seniorů doufá, že se jim díky očkování nemoc vyhne a  budou moci opět žít normální život.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina seniorů doufá, že se jim díky očkování nemoc vyhne a  budou moci opět žít normální život. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci pomáhají seniorům s očkováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -399,108 +509,87 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ZŠ Okružní má nový kabát, přibudou i nové učebny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zásadní modernizací prochází bruntálská Základní škola Okružní. Rozsáhlý projekt byl zahájený v loňském roce, kdy náklady dosáhly asi 40 milionů korun. V letošním roce je na řadě další etapa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Loni byla budova školy zateplena a to včetně půdy, dostala novou fasádu a byla vyměněna všechna okna. Ve třídách byly nově instalovány rekuperátory pro výměnu vzduchu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leoš Sekanina, ředitel ZŠ Okružní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všechno máme bezbariérové a všechny únikové východy mají panikové kování, tj. v přídě nebezpečí můžeme bez problémů opouštět školu. Prachové a pylové filtry a důležité je, že jsou to jednotky s rekuperací, čili z vydechovaného a odvětrávaného vzduchu odebírají teplo a vrací se nám předehřátý vzduch zvenčí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V letošním roce přibudou čtyři nové odborné učebny pro praktické i teoretické vyučování.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leoš Sekanina, ředitel ZŠ Okružní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dílny a ruční práce. Bude to řešeno přístavbou, protože naše škola už nemá žádné volné prostory, takže přístavba dvou nových učeben včetně vybavení tedy. Jedna by měla být takové ty klasické dílny v modernější podobě. Druhá ruční práce mladších žáků a děvčat, to znamená šití a tak dále. K tomu zastřešení atrií, kde by měly vzniknout takové řekněme přírodní učebny nebo zimní zahrady.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Součástí projektu bude vybavení učeben nábytkem, výukovými pomůckami, hardwarem a softwarem. Celý projekt by měl být dokončen ještě letos.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Ondrášek, tiskový mluvčí MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Předpokládané náklady na stavební náklady, výstavbu a jejich vybavení představuji částku zhruba 30 milionů korun, necelých 27 milionů korun z těchto nákladů nám pokryje dotace z Integrovaného regionálního operačního programu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Rada města na svém zasedání schválila přijetí dotace, realizaci projektu i jeho spolufinancování. V blízké budoucnosti se počítá také s obnovou sportovního prostranství u školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -696,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-01-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>