--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,102 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední školy z Karvinska se představily deváťákům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ani letos nepřijdou žáci posledních ročníků základních škol o možnost seznámit se s obory, které nabízí střední školy v našem regionu. Kvůli stávajícím opatřením se tradiční Veletrh středních škol přesouvá do online prostředí. Natáčeli jsme ve Střední průmyslové škole v Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Usnadnit deváťákům výběr střední školy a potažmo i budoucí povolání se každoročně snaží střední školy prostřednictvím Veletrhů, který pořádal tradičně Moravskoslezský kraj ve spolupráci s Úřadem práce ČR na různých místech. Třeba v Karviné přicházeli žáci devátých ročníků i jejich rodiče do Obecního domu Družba. Letos se tato dlouholetá tradice přesouvá online. Zájemci se pomocí videohovorů nebo chatu připojují přímo s pedagogy vybraných škol a dozvídají se, co vše jim daná škola nabízí. Střední průmyslová škola v Karviné vybrala deset učitelů ze všech tří svých oborů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Usnadnit deváťákům výběr střední školy a potažmo i budoucí povolání se každoročně snaží střední školy prostřednictvím Veletrhů, který pořádal tradičně Moravskoslezský kraj ve spolupráci s Úřadem práce ČR na různých místech. Třeba v Karviné přicházeli žáci devátých ročníků i jejich rodiče do Obecního domu Družba. Letos se tato dlouholetá tradice přesouvá online. Zájemci se pomocí videohovorů nebo chatu připojují přímo s pedagogy vybraných škol a dozvídají se, co vše jim daná škola nabízí. Střední průmyslová škola v Karviné vybrala deset učitelů ze všech tří svých oborů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Klotková, zástupkyně ředitelky SPŠ Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Vždycky tam fungujeme ve dvojici, já jsem tady vždycky a ke mě je vždy garant oboru, aby vysvětlil odborné termíny a odborné dotazy, já jsem tam za tu všeobecnou část, přijímací řízení a všeobecně vzdělávací předměty. Máme nachystanou prezentaci, ve které se pohybujeme podle toho, co ty lidi zajímá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý zájemce i jejich rodiče se do školy dostane přes link, který je zveřejněný na stránkách školy nebo na sociálních sítích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý zájemce i jejich rodiče se do školy dostane přes link, který je zveřejněný na stránkách školy nebo na sociálních sítích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Klotková, zástupkyně ředitelky SPŠ Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zajímá je kolik studentů budeme přijímat, kolik budeme otevírat tříd, ale pak jsou to konkrétní dotazy, v čem může ajťák programovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Online prezentace středních škol v našem kraji bude probíhat až 4. února po jednotlivých okresech a to vždy ve dvou předem stanovených dnech v čase 10:00 – 18:00 hodin. Okres Karviná má druhý termín 1. února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -213,185 +326,136 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Seniorka bez obav prošla očkováním ve věku 90 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také v Krnově pokračuje očkování seniorů, starších 80 let. K očkování se rozhodli sami, s registrací jim většinou pomohli jejich příbuzní. Hned v první vlně se dostavila také paní Zdenka ve věku úctyhodných 90 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vitální paní Zdenka neměla z očkování žádné obavy. Své zdraví a vitalitu přisuzuje jak genům po mamince, tak pohybu při své celoživotní práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Bestová, očkovaná seniorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„U RAJe. RAJ Bruntál to byl. Dělala jsem servírku.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dcera: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Maminka se rozhodla sama no a bude mít v květnu 91 let.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Bestová, devadesátiletá seniorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nebolelo, ani jsem to necítila. Ptala jsem se, jestli už je hotovo, no a bylo. Nic jsem necítila."Také ostatní senioři prošli prvním očkováním rychle a bez obav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, senioři u očkování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem z toho v šoku, že to šlo tak rychle. V televizi z toho dělají vědu a já jsem se objednávala, je to 3 nebo čtvrtý den a už jsem i naočkovaná a už mám i na druhou dávku termín.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sama jsem se rozhodla opravdu. Už mám 82, tak jsem se bála, tak jsem šla. Dcera bydlí na jižní Moravě a tak ta mě to všechno vyřídila.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Ne já jsem to přes telefon všechno, byli všichni hodní, v Ostravě mi to všecko vyřídila, ještě mi sms ku poslali, jsem spokojena. Sama jsem se rozhodla, taky už mi je 81, tak si říkám, půjdu radši a hotovo.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Žaloudíková, vedoucí lékařka očkovacího centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Senioři to snášejí velmi dobře, oni jsou zvyklí na očkování proti chřipce, takže se vyloženě na to očkování těší. Na zítřek bude 162 pacientů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zájem seniorů potvrzuje i vedení nemocnice, které se podle něj snaží operativně zajišťovat potřebné vakcíny.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Sedláček, zástupce ředitele SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vždycky se vlezeme do toho počtu, co máme objednaný, musíme opravdu kvitovat velmi dobrou spolupráci se zdravotním odborem krajského úřadu, který nám vychází velmi vstříc a snaží se operativně to dodávat.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nemocnice současně sestavila mobilní očkovací tým, který bude navštěvovat seniory v domovech důchodců a zařízení sociálních služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -425,75 +489,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ulicích Frýdku-Místku a jeho blízkého okolí je nově  více policistů. Město totiž vyšlo policii vstříc, když chtěla rozšířit své pole  působnosti a nabídlo jí k užívání budovu na ulici Sokolovská, ze které je  nově oddělení hlídkové služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kužel, ředitel moravskoslezské policie: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je to přesně uzpůsobené na práci policistů z oddělení hlídkové  služby. To znamená to zázemí, které je vybudované, tak bylo budované už s tím,  že tady budou složit tito policisté. Přidaná hodnota oddělení hlídkové služby  není ani tak v celkovém počtu policistů v rámci Frýdecko-Místecka,  ale spíš ve změně filosofie služby. Je to policista na ulici, policista  dosažitelný pro společnost a policista, který zasáhne 24 hodin denně 7 dní v týdnu  365 dní v roce, takže takto je to koncipované."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policisté tak nebudou fungovat jako na klasickém oddělení,  ale budou určeni pouze pro práci v terénu. Budova jim poslouží jen jako  výjezdní stanoviště, kde si budou předávat služby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Policisté tak nebudou fungovat jako na klasickém oddělení,  ale budou určeni pouze pro práci v terénu. Budova jim poslouží jen jako  výjezdní stanoviště, kde si budou předávat služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Klega, ředitel frýdecko-místecké policie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou tady od toho, aby velmi rychle, velmi rychle řešili  prostě případy ohrožení života, zdraví a majetku osob, to znamená přijet  rychle, vyřešit ten zákrok, zpacifikovat pachatele a znovu se vrátit do rajónu.  To znamená toto bylo takovým dílčím programem vzniku toho oddělení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na této služebně zatím slouží 41 policistů a do budoucna by  jich tady mělo být až 54.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na této služebně zatím slouží 41 policistů a do budoucna by  jich tady mělo být až 54. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kužel, ředitel moravskoslezské policie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Chtěl bych velmi významně poděkovat magistrátu města  Frýdku-Místku, panu primátorovi, který se se svými spolupracovníky zasadili o  upgrade této budovy a vlastně to, že tady můžeme tento útvar mít zřízený, děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -525,53 +587,52 @@
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Museli jsme přetransformovat tuto budovu, horní dvě patra  pro Policii České republiky, stálo nás to nemalé finanční prostředky, ale děláme  to pro bezpečnost občanů ve městě Frýdku-Místku, protože jakýkoliv policista,  či strážník na území města znamená větší bezpečnost pro všechny a bezpečnost je  naše priorita."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat všem zúčastněným i správě obecního  majetku, protože na tu rekonstrukci nebylo mnoho času, ale opravdu tím zvýšeným  úsilím a dobrou koordinací se nakonec podařilo stihnout to i v období,  které požadovala policie tak, aby ta činnost mohla začít co nejdříve."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budovu dalo město do užívání policii v rámci veřejného  zájmu téměř bezúplatně, policie si bude hradit pouze provozní náklady.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budovu dalo město do užívání policii v rámci veřejného  zájmu téměř bezúplatně, policie si bude hradit pouze provozní náklady. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Autovraky radnice řeší jejich odtahem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -724,93 +785,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-01-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>