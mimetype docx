--- v0 (2026-02-06)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z ostravského letiště v Mošnově se bude létat do Kyjeva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z Letiště Leoše Janáčka Ostrava přišla další dobrá zpráva. Po spojení do Prahy a Varšavy z něj začne létat další pravidelná linka. Tentokrát na Ukrajinu do Kyjeva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -325,94 +440,79 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nápady pro Opavu odstartovaly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už po páté mohou Opavané rozhodnout o tom, jak využít veřejné finance v rámci participativního rozpočtu. V rámci Nápadů pro Opavu mohou rozhodnout, kam  město investuje 1,5 mil. korun. Na podání návrhů mají  měsíc a půl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Úprava školní zahrady,  nová silnice u řeky, cvičební nářadí ve fitness zóně nebo  mlžítka na vodu v centru…. to všechno si přáli Opavané mít  ve svém městě. A splnilo se jim to díky participativnímu  rozpočtu Nápady pro Opavu. Během uplynulých 4 let bylo  realizováno 13  projektů, které lidé vymysleli.   </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Úprava školní zahrady,  nová silnice u řeky, cvičební nářadí ve fitness zóně nebo  mlžítka na vodu v centru…. to všechno si přáli Opavané mít  ve svém městě. A splnilo se jim to díky participativnímu  rozpočtu Nápady pro Opavu. Během uplynulých 4 let bylo  realizováno 13  projektů, které lidé vymysleli.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">O  tom, které projekty se uskuteční, rozhodují lidé ve veřejném  hlasování. V minulém roce občané Opavy vybrali celkem 6  projektů. Město na ně uvolnilo 1, 5 milonu korun. Stejnou částkou  bude participativní rozpočet disponovat i letos.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Orieščík, náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  jsem velmi rád, že částka i v době kovidu zůstala na této  výši. Osobně bych si představoval, že by si participativní  rozpočet města Opavy zasloužil třeba 5 mil. korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návrhů  se každý rok sejdou desítky. Ty, které  neuspěly, mají teď nově možnost se do hlasování znovu vrátit.    </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Návrhů  se každý rok sejdou desítky. Ty, které  neuspěly, mají teď nově možnost se do hlasování znovu vrátit.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Hnátová, koordinátorka projektu, Magistrát Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pokud  nápad vloni neuspěl, je možné jej podat opakovaně. S tím, že  veškeré dokumenty a postup musí být splněný nově pro rok  2021.Nemohou být použité loňské dokumenty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadavatel  nápadu musí přiložit také seznam aktuálních podporovatelů,  nejméně jich musí být 30. Návrhy je  nutné  odevzdat na opavskou radnici do 1. března. V červnu  pak lidé ve veřejném hlasování vyberou ty nejlepší.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -474,125 +574,122 @@
         <w:t xml:space="preserve">Jan Damek, jednatel Sportplex Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme schopni rozmrazit plochu, jsme schopni celé to očkovací  centrum udělat tady na ploše, tak aby ti lidé měli co nejlepší přístup, co  nejlepší odchod, kompletně bezbariérově jsme to schopni udělat. Jsme schopni  zázemí pro sestřičky, pro doktory a budeme součinní s nemocnicí tak, aby  to tu měli všechno k dispozici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme tady velkou plochu, na které mohou vzniknout jednotlivá  očkovací místa, máme tady několik vstupů a výstupů do haly. Máme tady i variantu, kdy může sanitní vůz vjet přímo do  haly, to znamená opravdu to zázemí zde je výborné. Navíc parkovacích míst tady  v centru města je celkem hodně. To znamená s největší pravděpodobností,  pokud nám to Moravskoslezský kraj schválí a krajská hygienická stanice, očkovací  centrum vznikne tady přímo v hale Polárce. Ten předpoklad je, že by se  mohlo otevřít až v měsíci březnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Denně by se tady v hale mělo naočkovat minimálně 500 až  700 lidí, vše ale bude záležet na tom, kolik očkovacích týmů tady bude celkem  působit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Denně by se tady v hale mělo naočkovat minimálně 500 až  700 lidí, vše ale bude záležet na tom, kolik očkovacích týmů tady bude celkem  působit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My bychom chtěli za nemocnici tady udělat minimálně 5 očkovacích  týmů, které by mohly osm nebo dvanáct hodin denně očkovat občany Frýdku-Místku.  Pokud jich bude víc, tak to samozřejmě bude lepší, záleží pouze na tom, kolik  vakcín budeme mít k dispozici a kolik vakcín dostane celý Moravskoslezský  kraj. Ta hala je pro tento, pro to očkování optimálním prostorem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud se stane to, co se děje v posledních dnech, že  prostě dodávka vakcín vázne, může se stát i to, že vznik očkovacího centra bude  o pár týdnů odložen. Nicméně nás čeká ještě spousta práce, protože musíme doladit  technické aspekty celého toho projektu, musíme zajistit zástěny, lehátka, další  vybavení, další materiál, musíme zajistit i zařízení a zázemí pro doktory a  sestry, které tady budou a budou právě očkovat, takže musíme to udělat tak  komfortně, aby byli všichni spokojení. Nejenom občané, kteří se přijdou  očkovat, ale i doktoři a sestry, které se o ně budou starat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jak dlouho bude očkovací centrum fungovat zatím není zcela  jasné, ale podle zájmu se dá předpokládat, že to může být i několik měsíců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jak dlouho bude očkovací centrum fungovat zatím není zcela  jasné, ale podle zájmu se dá předpokládat, že to může být i několik měsíců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Předpokládám, že ten zájem veřejnosti by měl být velký a  doufám, že bude velký, takže, když se nechá naočkovat 50 procent, tak v tom velkokapacitním režimu by mohlo trvat nějaké dva,  tři měsíce v té první vlně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dokud bude potřeba, aby toto očkovací centrum fungovalo, tak  dlouho tady bude. Ten odhad, když to vezmete kolem, tak máme šedesátitisícové  město, máme tady nějakou spádovou oblast, zhruba 100 až 130 tisíc obyvatel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek by tak získal druhé největší očkovací centrum  v kraji. V Ostravě na Výstavišti Černá louka už probíhá výstavba  centra, které má denně zvládnout naočkovat až 1800 lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek by tak získal druhé největší očkovací centrum  v kraji. V Ostravě na Výstavišti Černá louka už probíhá výstavba  centra, které má denně zvládnout naočkovat až 1800 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -667,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-22-01-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>