--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.1.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezdomovci kvůli mrazu zaplnili noclehárny v Ostravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Noclehárny pro bezdomovce v Ostravě zaznamenaly rekordní zájem lidí o přespání v teple. Důvodem byly samozřejmě silné mrazy. Díky zimnímu programu magistrátu je míst pro bezdomovce dostatek. Stále je také hodně lidí bez domova, kteří pomoc odmítají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé propouštění z dolů poukazují na nerovné podmínky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco někteří horníci společnosti OKD budou po odchodu ze šachty pobírat až 8 tisíc korun měsíčně po dobu 5 let, havíři, kteří pracovali ve stejných dolech pod jinými firmami, nedostanou nic. Na státní příspěvek mají totiž nárok jen zaměstnanci státní firmy OKD, což se ostatním pracovníkům nelíbí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Postupný konec těžby černého uhlí bude mít dopad nejen na horníky a povrchové zaměstnance společnosti OKD, ale také na řadu navázaných firem. Některé dodavatelsky spolupracují přímo na těžbě, jiné zajišťují dodávky materiálu a služeb, které už nebudou zapotřebí. Jejich zaměstnanci se teď ptají, proč také nemají zvýhodněné podmínky odchodu jako pracovníci OKD.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Postupný konec těžby černého uhlí bude mít dopad nejen na horníky a povrchové zaměstnance společnosti OKD, ale také na řadu navázaných firem. Některé dodavatelsky spolupracují přímo na těžbě, jiné zajišťují dodávky materiálu a služeb, které už nebudou zapotřebí. Jejich zaměstnanci se teď ptají, proč také nemají zvýhodněné podmínky odchodu jako pracovníci OKD. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Klimša, horník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já mám smlouvu do konce roku. Většina těch firem prodlužuje smlouvy o měsíc, o dva měsíce, prostě krátkodobě. Tady jde o to, že pokud se stát rozhodl utlumit těžbu a rozhodl se vlastně obnovit ten sociální program, co tenkrát začal už u Paskova, nechápu tedy proč se to nestahuje i na zaměstnance těch firem, že? Děláme ve stejném prostředí stejnou práci za stejných podmínek. Žijeme tady, odvádíme tady daně, zdravotní, sociální, všechno. Ale na toto nemáme nárok. Nechápu, proč na to nemají zaměstnanci firem nárok, opravdu ne.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Problém je v tom, že nikdo přesně neví, kolika lidí se útlum těžby uhlí přímo dotkne. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,299 +340,228 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Skialpinista v Jeseníkách nepřežil stržení lavinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Jeseníkách došlo v pátek 16. ledna k tragické události. Lavina v oblasti Velkého Kotle strhla skialpinistu, který se spolu se dvěma přáteli nacházel v lavinové oblasti. Horská služba upozorňuje všechny návštěvníky hor, aby dbali jejích pokynů a pohybovali se jen po značených trasách. Hřebenové túry nedoporučuje vůbec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Jeseníkách je od neděle vyhlášen třetí stupeň lavinového nebezpečí. Ve výšce 1300 metrů na mořem je vrstva sněhu 110 cm, v závětrných lavinových svazích je sněhu ještě více. Lyžaři, kteří se pustí mimo značené trasy, velmi riskují uvolnění lavin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hejtmántek, HS Ovčárna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Šli si sjet něco v kotli nějakou stráň a neměli tam vlastně co dělat a díky tomu, že je tolik sněhu, je kritická vrstva zhruba půl metru pod povrchem a oni se do té kritické vrstvy prolomili a odjela ta lavina.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Kaller, náčelník HS Jeseníky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byl na místě mrtvej. Resuscitovali, byl pokus o resuscitaci ale nedopadlo to dobře. Byl tam i lékař ale po hodině resuscitace zhruba byla konstatována smrt.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Jeseníkách napadlo během posledních dnů velké množství prachového sněhu a pobyt v lavinových oblastech je velmi nebezpečný.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hejmántek, HS Ovčárna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady v Jeseníkách v této oblasti je to oblast Vysoké Hole na všechny světové strany, ať se to týče Velkého Kotle, Malého Kotle a na druhé straně Svinní Žleb, Medvědí Žleb tak tohle jsou všecko lavinové svahy. Každý ukázněný turista, který tyhle pravidla dodržuje, tomu žádné nebezpečí lavin nehrozí a může v klidu chodit na výlet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zejména o víkendech se tady na horách nachází velké množství pěších turistů, běžkařů a skialpinistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, lyžaři na Pradědu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Skialpy, na Pradědu. Určitě bysme nejeli tam, kde to je zakázané.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dneska se nám líbí, akorát tedy hodně padá sníh.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme šli ze Skřítku. Metrový závěje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Úplně skvělé, napadl čerstvý sníh. Byli jsme na vrcholu a teď jedem tady na sjezdovce.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to dobrý, je hodně prašanu. Na stezkách.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Horská služba zdůrazňuje, že těm, kteří se v horách pohybují jen po značených trasách, nebezpečí lavin nehrozí a mohou si užívat horského slunce i krásných zimních výhledů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranáři mají nový vůz pro přepravu lékaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pracoviště záchranné služby v Opavě má k dispozici nové osobní auto, které slouží pro přepravu lékaře k pacientovi. Na jeho pořízení přispělo město Opava. Počet výjezdů k pacientům se v posledních týdnech výrazně zvýšil kvůli koronavirové pandemii, a to zhruba o čtvrtinu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Nové sanitní vozidlo  teď mají k dispozici záchranáři z opavského územního odboru.  Říká se  mu také randez-vous, a  slouží k rychlé dopravě  lékaře a záchranáře k pacientovi.  Auto je vybaveno téměř  shodným přístrojovým a zdravotnickým vybavením, jako velký  sanitní vůz, chybí jen nosítka.    </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Nové sanitní vozidlo  teď mají k dispozici záchranáři z opavského územního odboru.  Říká se  mu také randez-vous, a  slouží k rychlé dopravě  lékaře a záchranáře k pacientovi.  Auto je vybaveno téměř  shodným přístrojovým a zdravotnickým vybavením, jako velký  sanitní vůz, chybí jen nosítka.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Černohorský, ředitel ÚO ZZS MSK Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Předpokládá  se nasazení 24 hod. denně,  7 dnů v týdnu. Slouží k přepravě  lékaře a spolupráci s ostatními posádkami RZP.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Díky přepravě vlastním  vozem může být lékař k dispozici hned několika posádkám v  terénu.  Ty se v posledních týdnech skoro nezastaví. V souvislosti  s nárůstem covid pozitivních pacientů se navyšuje i počet  jejich výjezdů. V posledních týdnech zhruba o 20 - 40%. Proto  byly týmy záchranářů posíleny tak, aby dodržely zákonem daný  dojezdový limit 20 minut.  </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Díky přepravě vlastním  vozem může být lékař k dispozici hned několika posádkám v  terénu.  Ty se v posledních týdnech skoro nezastaví. V souvislosti  s nárůstem covid pozitivních pacientů se navyšuje i počet  jejich výjezdů. V posledních týdnech zhruba o 20 - 40%. Proto  byly týmy záchranářů posíleny tak, aby dodržely zákonem daný  dojezdový limit 20 minut.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Humpl, mluvčí ZZS MSK Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  možné, že dochází k navýšení dojezdových časů k  pacientovi. Jde řádově o minuty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už  před rokem město Opava přispělo záchranářům na zakoupení  defibrilátoru a uvažuje také o další pomoci.   </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Už  před rokem město Opava přispělo záchranářům na zakoupení  defibrilátoru a uvažuje také o další pomoci.      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě  chceme pokračovat i v dalších letech, protože je to v současné  době potřebná služba.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Speciálně  upravený automobil Škoda Kodiaq stál 1,7 mil. korun. Z toho zhruba  polovinou přispělo město Opava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -622,185 +665,136 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Seniorka bez obav prošla očkováním ve věku 90 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Také v Krnově pokračuje očkování seniorů, starších 80 let. K očkování se rozhodli sami, s registrací jim většinou pomohli jejich příbuzní. Hned v první vlně se dostavila také paní Zdenka ve věku úctyhodných 90 let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vitální paní Zdenka neměla z očkování žádné obavy. Své zdraví a vitalitu přisuzuje jak genům po mamince, tak pohybu při své celoživotní práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Bestová, očkovaná seniorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„U RAJe. RAJ Bruntál to byl. Dělala jsem servírku.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dcera: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Maminka se rozhodla sama no a bude mít v květnu 91 let.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Bestová, devadesátiletá seniorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nebolelo, ani jsem to necítila. Ptala jsem se, jestli už je hotovo, no a bylo. Nic jsem necítila."Také ostatní senioři prošli prvním očkováním rychle a bez obav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, senioři u očkování: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem z toho v šoku, že to šlo tak rychle. V televizi z toho dělají vědu a já jsem se objednávala, je to 3 nebo čtvrtý den a už jsem i naočkovaná a už mám i na druhou dávku termín.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sama jsem se rozhodla opravdu. Už mám 82, tak jsem se bála, tak jsem šla. Dcera bydlí na jižní Moravě a tak ta mě to všechno vyřídila.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Ne já jsem to přes telefon všechno, byli všichni hodní, v Ostravě mi to všecko vyřídila, ještě mi sms ku poslali, jsem spokojena. Sama jsem se rozhodla, taky už mi je 81, tak si říkám, půjdu radši a hotovo.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Žaloudíková, vedoucí lékařka očkovacího centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Senioři to snášejí velmi dobře, oni jsou zvyklí na očkování proti chřipce, takže se vyloženě na to očkování těší. Na zítřek bude 162 pacientů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zájem seniorů potvrzuje i vedení nemocnice, které se podle něj snaží operativně zajišťovat potřebné vakcíny.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Sedláček, zástupce ředitele SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vždycky se vlezeme do toho počtu, co máme objednaný, musíme opravdu kvitovat velmi dobrou spolupráci se zdravotním odborem krajského úřadu, který nám vychází velmi vstříc a snaží se operativně to dodávat.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nemocnice současně sestavila mobilní očkovací tým, který bude navštěvovat seniory v domovech důchodců a zařízení sociálních služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -897,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-23-01-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>