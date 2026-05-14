--- v0 (2026-02-08)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V loňském roce se loni stalo v MS kraji 13 vražd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V loňském roce se v MS kraji stalo celkem 13 vražd a pokusů o ně, což je o 5 méně než předloni. Dobrou zprávou je, že se opět podařilo všechny objasnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,171 +350,122 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálské Sagapo navštívil mobilní očkovací tým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobilní očkovací tým, vyráží každý víkend z krnovské nemocnice. Navštěvuje především domovy seniorů a zařízení sociálních služeb. Tedy klienty, kteří by sami měli problém se k očkování dostavit osobně. Byli jsme u jeho příjezdu do Bruntálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Cílem mobilního očkovacího týmu v Bruntále bylo zařízení sociálních služeb pro zdravotně postižené Sagapo. To má svá střediska v Bruntále, Rýmařově, Vrbně pod Pradědem a Horním Benešově. V Bruntále kromě místních očkovali také klienty z Rýmařova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Konečný, ředitel Sagapo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Potom mobilní tým bude pokračovat do zařízení ve Vrbně pod Pradědem, kde bude očkovat zaměstnance a uživatele, a pak se přesune do Horního Benešova a tam bude očkovat zbývající uživatele a zaměstnance.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Sedláček, vedoucí lékař očkovacího týmu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mobilní tým je sestavený jednorázově na tento účel, kdy budeme očkovat klienty Sagapa, kteří by jinak měli velký problém se k nám dostat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sagapo se ve svých střediscích stará celkem o 80 klientů. Očkování není žádnou povinností. Zaměstnanci, klienti nebo jejich zákonní zástupci se hlásí výhradně dobrovolně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Konečný, ředitel Sagapo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My na základě výzvy MSK jsme oslovili všechny zaměstnance a uživatele a jejich zákonné zástupce s tím, že pokud mají zájem o očkování, tak musí podepsat souhlas s očkováním, který jsme potom předali mobilnímu týmu a ten je vlastně registroval do systému.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, uživatelé služeb Sagapo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ne, je to hodně fajn.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsu zdravej a v pohodě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem zdravej jak řípa.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Proto se musíme očkovat, aby to už brzo skončilo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zájem o očkování v Sagapu projevila přibližně třetina zaměstnanců a asi 85 procent uživatelů služeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -426,75 +492,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Historická budova bývalé přádelny bratří Neumannů ve  Frýdku-Místku už má první návrhy budoucího možného využití. Studii  proveditelnosti vytvořil ateliér KLAR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Měla za cíl ověřit prostorové nároky na další provozy a  vlastně i pokusit se jako definovat, které by tam mohly patřit, jestli má smysl  tam třeba dávat coworkingové centrum, jestli má smysl tam dávat loftové byty,  jestli má smysl tam třeba mít restauraci, případně vyhlídku. Takže on to měl za  cíl jakoby ověřit a aj navrhnout, jak by to mělo vypadat, abychom se mohli  dívat na nějaké fajne obrázky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Architekti se museli vypořádat s  halovým prostorem, který se dá komplikovaně využít k jiným účelům, než byla původní  výroba a skladování. Navrhli tedy omezit hloubku vnitřních prostor vybouráním  středového atria, které zároveň celý objekt prosvětlí. Bude také sloužit jako  komunikační jádro.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Architekti se museli vypořádat s  halovým prostorem, který se dá komplikovaně využít k jiným účelům, než byla původní  výroba a skladování. Navrhli tedy omezit hloubku vnitřních prostor vybouráním  středového atria, které zároveň celý objekt prosvětlí. Bude také sloužit jako  komunikační jádro. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Slezská si zajisté nějaké takové místo zaslouží, kde by se mohli  ti lidé, kteří tam žijí setkávat a zároveň by sloužila ta budova něčemu jinému  než doteď. Jedna z částí, která tam je, tak je muzeum, coworkingové  centrum, možná nějaké dílny pro dospělé a já bych to osobně chtěl spojit i s bydlením,  které by mohlo dotovat ty všechny ostatní části. To znamená, že by jednoho dne  mohla být ta budova soběstačná a zároveň plnila tu funkci společenskou,  kulturní a zároveň bydlení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studie je výsledkem pokračující spolupráce města se společností  Slezan Holding, která areál vlastní. Už v roce 2016 uzavřely obě strany Memorandum  o ochraně historických fasád a oživení nefunkčních areálů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studie je výsledkem pokračující spolupráce města se společností  Slezan Holding, která areál vlastní. Už v roce 2016 uzavřely obě strany Memorandum  o ochraně historických fasád a oživení nefunkčních areálů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Zdvomka, hlavní architekt Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Teďka musí začít spolupráce, zejména našich dvou subjektů,  to znamená Slezanu a města a taky spolupráce s krajem, protože ten projekt  se musí financovat, a to poměrně výrazně a ani jeden z nás nemá finanční  sílu na to to zvládnout sám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -696,93 +760,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-01-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>