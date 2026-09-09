--- v1 (2026-05-14)
+++ v2 (2026-09-09)
@@ -802,51 +802,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-01-2021-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-01-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>