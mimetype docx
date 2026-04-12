--- v0 (2026-02-10)
+++ v1 (2026-04-12)
@@ -1,109 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.1.2021, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Úspěšní lokální pěstitelé a výrobci, kteří se zaměřují na místní trh, suroviny a zdravý životní styl. V MS se do soutěže regionální potravina roku pravidelně hlásí desítky. Mezi nimi jsou i opakovaně  oceňovaní. Spotřebitelé při nákupu těchto potravin získávají jistotu, že si vybírají kvalitní  a poctivé výrobky z domácí produkce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stoupá obliba lokálních výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Díky krátkým distribučním cestám od výrobce ke spotřebiteli jsou lokální výrobky čerstvější, mají lepší chuť a jejich doprava nezatěžuje životní prostředí. Lokální výrobky a zejména ty, které jsou oceněny značkou regionální potravina prokazují jedinečnost, často se jedná o tradiční krajovou recepturu s využitím místních surovin a zároveň spotřebitelé podporují nejen výrobce a pěstitele, ale i svůj kraj.  Zmíněné atributy splňuje farma Bezdínek, na český trh s rajčaty vstoupila v roce 2018.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Zábojníková, Farma Bezdínek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Na ploše více než 11 ha pěstujeme prémiové odrůdy cherry rajčat a rajčata volně na stonku. Později bychom chtěli k produkci přidat další zeleninu jako okurky, papriky a saláty. V roce 2019 jsme na český trh dodali více než 1500 tun rajčat, 550 tun okurek, a to v kvalitě bez pesticidů. Jako první skleník v republice jsme prošli auditem na technologii pěstování bez pesticidů, to znamená, že naše rajčata mají nulovou stopu pesticidů, stejně jako bioprodukty nebo kojenecká výživa.</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Na ploše více než 11 ha pěstujeme prémiové odrůdy cherry rajčat a rajčata volně na stonku. Později bychom chtěli k produkci přidat další zeleninu jako okurky, papriky a saláty. V roce 2019 jsme na český trh dodali více než 1500 tun rajčat, 550 tun okurek, a to v kvalitě bez pesticidů. Jako první skleník v republice jsme prošli auditem na technologii pěstování bez pesticidů, to znamená, že naše rajčata mají nulovou stopu pesticidů, stejně jako bioprodukty nebo kojenecká výživa. Rajčata pěstujeme hydroponicky, to znamená, že rajčata jsou osázena v kokosovém substrátu, který po ukončení pěstební sezóny kompostujeme. Ke každé rostlině je přivedena samostatná zálivka dešťovky a tu přebytečnou navíc ještě recyklujeme. Na místo pesticidů aplikujeme biologickou ochranu a o opylování se nám starají čmeláci. Nacházíme se ve skleníku, kde pěstujeme cherry rajčátka  několika odrůd, Denně tu sklidíme zhruba 20 tun rajčat, které dodáváme na český trh.  Pěstební proces začíná tím, že si dovážíme předpěstované rostlinky, které asi po dvou měsících začínají rodit. Pěstební sezóna trvá zhruba devět měsíců. Několik operací, které tady denně probíhají je vyvažování rostlin, podle toho, jak rostlina roste, je třeba ji nahoře vyvázat, zaštipovat, odřezávat staré listy a sběr je potom každodenní. Na farmě Bezdínek si zakládáme na čerstvosti, ale zejména na prémiové chuti našich rajčat. Toho docílíme tak, že si vybíráme prémiové odrůdy, sbíráme v plné zralosti  a potom je to o poctivé práci a péči našich lidí.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco farma Bezdínek píše první stránky historie, firma Semix Pluso letos oslavila 25. výročí. Soustřeďuje se na českou kvalitu, od roku 2004 je držitelem certifikátu BIO a už osm let vlastní i mezinárodní certifikát. Vedle vlastní produkce, vyrábí i potřeby pro pekaře a pobočky má v několika zemích Evropy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Čižmár, jednatel Semix Pluso</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Máme zájem o vlastní zdravé potraviny, takže se snažíme tuto myšlenku převést i do našeho podnikání a zdravou potravinu dovézt i do obchodů v ČR. </w:t>
       </w:r>
@@ -151,51 +259,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Lisal, jednatel Semix Pluso</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Naše výrobky vznikají na poli, vznikají v přírodě, bereme něco z přírody, tak se snažíme také přírodě vracet. Vzniklo tak několik lokalit, o které se staráme. Nejsou to jen Kozmické ptačí louky, které jsou sice největším projektem, ale ne jidinným. Máme i další lokality.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bludovicích zachraňují plemeno ovce valaška</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už před 20 lety stáj Bludička v Bludovicích založila chov původní valašské ovce. Jak nám chovatelka prozradila, původní záměr byl úplně jiný. Tehdy s manželem hledali možnosti, jak si ulehčit sečení a začali chovat malé stádečko ovcí, dnes jich mají přes sto a náhodný pokus se stal životní láskou a posláním. Na konci 20. století hrozilo plemenu ovce valaška vyhynutí. V České republice bylo posledních asi 70 ovcí tohoto 500 let starého plemene. Manželé Žitníkovi začali s chovem šesti kusů a dnes patří mezi největší chovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Žitníková, chovatelka ovcí: </w:t>
       </w:r>
       <w:r>
@@ -221,51 +328,57 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Žitníková, chovatelka ovcí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každý den je jiný a zároveň stejný. Nejdůležitější část dne je krmení zvířat ovce, které jdou na pastvu, tak pokud mohu, jdu je pást na volno, abych v nich uchovala vztah k člověku a abych i já zažívala salašnický chovu ovcí, který byl typický tím, že ráno se ovce podojily pak se pásly a večer se zase dojilo. A také se zpracovávalo mléko na sýr a žincicu. Toto je starší ovce, tak doufám, že nebude tak skákat. Mladé ovečky jsou divočejší a berani jsou pro mě také nároční na stříhání. Ale teď už vím, jak si mám ovce při stříhání zafiksovat. Když vlnu ostříhám, tak ji dále zpracováváme. Kromě břicha a nohou, to je vlna znečištěná. Tu, kterou zpracováváme, si přebírají mé kolegyně. Trhám první vlnu, aby byla nachystaná na česání nebo-li kramplování. Je potřeba ji pořádně natrhat, u této činnosti vypadává i hodně nečistot, takže se vlastně vlna i čistí. Máme čistokrevní chov, protože chováme valšku v původní formě. Snažíme se zachovat linie a děláme něco i pro genetiku. Patříme k větším chovatelům a udržujeme linii. Budeme dělat čtyři harémy, skupiny. Do každého harému dáváme jednoho berana určité linie a tím udržujeme linii plemene. Je to náročnější, ale dali jsme si s manželem za úkol uchovat plemeno, aby bylo variabilní, tak je to náročné, ale důležité pro uchování variability.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohumil Horák, VŠB-TU Ostrava, FEI, Prototypová laboratoř CPIT C112</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohumil Horák z Vysoké školy báňské Technické univerzity a téma elektromobilu, který se už od září nabízí jako stavebnice. Dobrý den, vítejte v magazínu. Tak já jsem tedy řekla, že se budeme bavit o elektromobilu, který se nabízí jako stavebnice ke koupi řekněte možná o těch začátcích, jak dlouho trval vývoj a kdo se na něm podílel?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohumil Horák, VŠB-TU: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Myslíte od roku 18 28? Elektromobil tedy byl mnohem dříve než naše vozidla se spalovacím motorem. Teda pokud bereme v potaz spalovací motor na vodík roku 1817. Ten byl mnohem dříve.</w:t>
       </w:r>
@@ -519,93 +632,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-26-01-2021-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>