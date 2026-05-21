--- v0 (2026-01-20)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.1.2021, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O absolventy SZŠ ve Frýdku-Místku je obrovský zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Střední zdravotnická škola ve Frýdku-Místku vychovává stovky kvalifikovaných zdravotníků, o které je na Frýdecko-Místecku obrovský zájem. Více v rozhovoru s paní ředitelkou Ludmilou Pavlátovou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odběrový stan, který fungoval před nemocnicí byl teď v zimě  přesunut do budovy R, kde je ředitelství a zároveň tady probíhá také antigenní  testování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme museli upravit i systém odběrů PCR a antigenních  testů, protože je zima, děvčatům, které pracovaly ve stanu, přimrzly  respirátory k puse, takže se musely odmrazovat potom na centrálním  urgentním příjmu a mrzla i dezinfekce, takže ty mrazy byly obrovské, když bylo  těch mínus osmnáct stupňů, to se opravdu pracovat venku nedá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Každý, kdo byl praktickým lékařem nebo hygienou odeslán na  PCR test nemusí čekat ve frontě. Na centrálním webu testovani.uzis.cz si mohou  lidé přímo rezervovat konkrétní termín.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Každý, kdo byl praktickým lékařem nebo hygienou odeslán na  PCR test nemusí čekat ve frontě. Na centrálním webu testovani.uzis.cz si mohou  lidé přímo rezervovat konkrétní termín. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve sbírce Vánoční strom se vybralo 62 779 korun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -199,97 +313,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V závěru loňského roku dělaly během Vánoc denně lidem  ve Frýdku-Místku radost jen Vánoční stromy a výzdoba. Adventní trhy bohužel kvůli  aktuální pandemické situaci nebyly. Přesto se našla velká řada lidí, kteří si udělali  k Vánočnímu stromu cestu a rozhodli se přispěním do pokladničky podpořit  tradiční veřejnou sbírku „Vánoční strom“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přestože loňské Vánoce i celé období adventu bylo mimořádné,  neměli jsme žádné aktivity, ani na náměstí, neměli jsme rozsvěcování vánočního  stromu, tak bych chtěl všem moc poděkovat, že přispěli do sbírky, kterou každým  rokem pořádáme, poněvadž jsme dosáhli takové částky, kterou asi nikdo nečekal. Je  to druhá nejvyšší částka v historii vůbec naší vánoční sbírky a vřelé díky  všem, kteří myslí na všechny ostatní, mockrát děkuji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dárci byli letos opravdu velmi štědří, protože se vybralo přesně  62 779 korun. Lidé mohli do sbírky přispívat i prostřednictvím QR platby  přes chytré telefony. Někteří toho využili, ale většina peněz pochází právě z pokladničky  u Vánočního stromu. Ve městě se z toho stala už taková oblíbená rodinná  tradice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dárci byli letos opravdu velmi štědří, protože se vybralo přesně  62 779 korun. Lidé mohli do sbírky přispívat i prostřednictvím QR platby  přes chytré telefony. Někteří toho využili, ale většina peněz pochází právě z pokladničky  u Vánočního stromu. Ve městě se z toho stala už taková oblíbená rodinná  tradice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat velmi všem těm, kteří přispěli v tradiční  sbírce Vánoční strom, byť i v této nelehké době, kdy těch financí každý  nemá nazbyt, tak se vybralo 62 tisíc korun, což je vlastně druhá nejvyšší částka  vůbec v historii této sbírky, která probíhá od roku 2009."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejvíce se zatím vybralo v roce 2019, a to přes 70  tisíc korun. Třetí nejvyšší částka pak přesáhla 60 tisíc, a to v roce 2016.  Každoročně jde výtěžek na dobročinné účely a nejinak tomu bylo i v posledním  případě. V závěru loňského roku tak veřejnost přispěla Domovu pro seniory Frýdek-Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nejvíce se zatím vybralo v roce 2019, a to přes 70  tisíc korun. Třetí nejvyšší částka pak přesáhla 60 tisíc, a to v roce 2016.  Každoročně jde výtěžek na dobročinné účely a nejinak tomu bylo i v posledním  případě. V závěru loňského roku tak veřejnost přispěla Domovu pro seniory Frýdek-Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchta, ředitel Domova pro seniory Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My máme v plánu za tyto peníze koupit nějako pomůcky  pro uživatele, chodítko, nějaké invalidní křeslo, co jsem tam viděl v požadavcích. Zbytek dofinancujeme z rezervního fondu, který tvoří  další peníze z darů, které jsme dostali v průběhu minulého roku. Určitě bych chtěl poděkovat všem, kteří v této nelehké  době přispěli, nezapomněli, vím, že i ta sbírka probíhala trošku ochuzeně, že  tam nebyly žádné vánoční stánky, takže jsem rád, že se tolik vybralo a určitě  si toho vážíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za dvanáctileté působení sbírky se vybralo dohromady už téměř  587 tisíc korun. V minulosti tak veřejnost přispěla například na chod jeslí,  hospice, centra pečovatelské služby, azylových domů a podobně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za dvanáctileté působení sbírky se vybralo dohromady už téměř  587 tisíc korun. V minulosti tak veřejnost přispěla například na chod jeslí,  hospice, centra pečovatelské služby, azylových domů a podobně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -364,93 +475,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-28-01-2021-16-46" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>