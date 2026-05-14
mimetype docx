--- v0 (2025-12-27)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.1.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté stopovali zloděje po Ostravě jako indiáni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ani indiánský náčelník Vinnetou by se nemusel stydět za kousek, který se povedl ostravským policistům. Když byli přivoláni ke krádeži jízdního kola, využili vhodného počasí a sledovali téměř kilometr stopu, kterou za sebou kolo ve sněhu zanechávalo. Ta je nakonec dovedla až do bytu, kde se zloděj ukrýval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do 10 let se v MSK nebude topit uhlím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlubinné dobývání černého uhlí na Ostravsku definitivně skončí po 200 letech. První havíři fárali na ostravském Landeku, zatímco těmi posledními budou horníci z Dolu ČSM ve Stonavě na Karvinsku. Těžba by měla skončit v roce 2038, ale dá se předpokládat, že to bude o několik let dříve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj se na život bez uhlí připravuje už teď. Krajští radní projednali Dopadovou studii odchodu od energetického spalování uhlí. Podle tohoto materiálu je kraj připraven žít bez uhlí dokonce už v roce 2030. Těžební společnost OKD postupně snižuje svou produkci uhlí, na což musí reagovat velcí odběratelé. Ti přecházejí na jiné typy paliva.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj se na život bez uhlí připravuje už teď. Krajští radní projednali Dopadovou studii odchodu od energetického spalování uhlí. Podle tohoto materiálu je kraj připraven žít bez uhlí dokonce už v roce 2030. Těžební společnost OKD postupně snižuje svou produkci uhlí, na což musí reagovat velcí odběratelé. Ti přecházejí na jiné typy paliva. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Černá Dvořáková, mluvčí Liberty Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Připravujeme transformaci huti, abychom omezili závislost na dovážených surovinách. Předpokládali jsme, že OKD bude fungovat alespoň do doby, než bude v kraji jiný zdroj energie. Připravujeme výstavbu připojení síti velmi vysokého napětí, které, pokud půjde vše podle plánu, by mělo být k dispozici v roce 2025.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už před půlrokem podepsalo sedm klíčových podniků z regionu Memorandum o směřování bezuhlíkového průmyslu. Největší odběratelé uhlí potvrdili, že zahájili kroky potřebné k tomu, aby i oni mohli přestat využívat uhlí co nejdříve. Dopadová studie odchodu od energetického spalování uhlí v Moravskoslezském kraji řeší, jak budou nahrazeny uhelné zdroje pro výrobu tepla obyvatelstvu, nebytový sektor a průmysl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -594,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-28-01-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>