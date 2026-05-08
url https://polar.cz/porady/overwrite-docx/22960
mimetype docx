--- v0 (2026-01-25)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2021, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna na zámku zavedla výdejní okénko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Z důvodu velkého zájmu o vypůjčování knih zřídila i knihovna ve Studénce výdejní okénko. To je v provozu v pondělí, v úterý a ve čtvrtek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -327,53 +442,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pololetní vysvědčení si letos odnesou pouze druháci a prvňáčci, pro které to bude jejich první výstup ze školy. Ostatní žáci jej uvidí pouze online.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aranka  Horváthová, ředitelka ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Bude to klasické. Děti dostanou alespoň výpisy. Pro  prvňáčky to bude letos poprvé, druháci po druhé. Rodiče žáků 3–9 tříd budeme  informovat tak, jak nám to nařizuje Ministerstvo školství přes náš systém.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan  Stiller, ředitel ZŠ FKT: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Vysvědčení budeme předávat ve čtvrtek, v době, kdy máme  předávat pro první a druhé ročníky, které jsou ve škole. Pro ostatní žáky  zprůhledníme známku ve školním systému, aby si mohli rodiče doma přečíst, jak  jsou děti hodnoceny za první pololetí. Známka bude doprovázena i slovním hodnocením  třídního učitele.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zbylí žáci  se své pololetní výsledky dozví na internetu. Papírovou formu si budou moci  odnést po prvním návratu do lavic. </w:t>
@@ -590,93 +702,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-29-01-2021-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>