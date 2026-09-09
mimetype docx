--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při bobování na sjezdovce v Jeseníkách se zabila žena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Následující reportáž by měla posloužit hlavně jako varování. V Jesníkách v lyžařském areálu Kopřivná zemřela žena, která neubrzdila plastové boby. Plastový talíř se jí na zledovatělé sjezdovce tak rozjel, že se jen bezmocně řítila vysokou rychlostí dolů. Po nárazu byla na místě mrtvá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,53 +334,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Polsku se otevřelo více obchodů, Češi tam jezdí i lyžovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco mnoho prodejen v České republice musí i nadále zůstávat uzavřených, v sousedním Polsku se opatření mírně rozvolnila. Češi si mohou nakoupit oblečení, potraviny nebo i u nás nedostatkové doby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Polsku byly v těchto dnech otevřeny i větší obchodní galerie. Polští prodejci sice přiznávají, že Češi do jejich obchodů přijíždějí, ale je jich méně, než dříve.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Polsku byly v těchto dnech otevřeny i větší obchodní galerie. Polští prodejci sice přiznávají, že Češi do jejich obchodů přijíždějí, ale je jich méně, než dříve. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polská prodejkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Češi jsou rádi, že k nám mohou přijet a nakoupit. Kupují boty nebo oblečení pro dospělé i děti. Teď, když napadl sníh, tak měli zájem o rukavice a další zimní věci. Kupují u nás také hodně masa a další potraviny. Jsou rádi, že máme otevřeno a že si mohou nakoupit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Češi navštěvují menší obchody a tržnice, ale také větší nákupní centra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -460,129 +574,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový zimní stadion v Bruntále má stavební povolení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový zimní stadion v Bruntále nabývá konkrétních obrysů. Jeho stavba je připravena a má už stavební povolení s nabytím právní moci. Způsob financování musí ale nejdříve schválit zastupitelstvo města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dosud bruntálští hokejisté a bruslaři využívali stávající ledovou plochu bez zastřešení a pouze se zimním provozem. V současné době město Bruntál připravuje žádost o dotace na Národní sportovní agenturu. Ta určila standard, který musí budoucí zimní stadiony splňovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Meca, zmocněnec Rady města pro stavbu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Bruntál by mělo být vlastně jediné, které ten standard splňuje, a já doufám, že se nám podaří podat žádost o dotaci. Ten systém je tam nastaven tak, že ten, kdo dřív přijde, tak se dřív dostane k posouzení té žádosti.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Způsob financování stavby budou schvalovat na svém nejbližším zasedání zastupitelé města.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Meca, zmocněnec Rady města pro stavbu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pokud zastupitelstvo schválí ten režim jak financování, tak výstavby, tak budeme vyhlašovat někdy v průběhu měsíce února výběrové řízení na zhotovitele stavby.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A právě na tomto místě by měl nový zimní stadion stát.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Ondrášek, tiskový mluvčí MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Celkové předpokládané způsobilé náklady představují částku 158 milionů korun s tím, že většinu z nich pokryje dotace.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pluskal, předseda klubu HC Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já věřím, že se tato investice do budoucna určitě vyplatí. Děti i rodiče se moc těší a hokej si zaslouží důstojné podmínky tady v Bruntále.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pokud zastupitelé způsob financování schválí a vše bude následně postupovat podle předpokladů, mohla by být stavba zimního stadionu zahájena začátkem léta letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -679,93 +765,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>