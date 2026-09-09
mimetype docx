--- v0 (2025-12-23)
+++ v1 (2026-09-09)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Speciální laboratoř zjišťuje, kolik osob má britskou mutaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je už vysoce nakažlivá britská mutace coronaviru i v MS kraji?  Na zodpovězení této otázky s obavami čekají hygienici i lékaři. Může totiž znamenat zlom v rychlosti šíření covidu. 44 podezřelých vzorků z našeho regionu bylo odesláno ke zkoumání do speciální  laboratoře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí přibylo v MS kraji 606 nakažených covidem a také došlo k nárůstu počtu hospitalizovaných v nemocnicích. Provedeno bylo 3041 testů, z nichž bylo pozitivních téměř 23 procent. Největší přírůstek je na Karvinsku, následuje Ostravsko a naopak nejméně lidí přibylo na Bruntálsku. Bohužel se už ale objevila vysoce nakažlivá mutace viru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V daný okamžik máme už 44 případů, které jsou potvrzeny v našem kraji. Je to věc, kterou nelze brát na lehkou váhu, protože je ten virus velice virulentní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zda jde opravdu o britskou mutaci viru nyní zkoumá laboratoř Státního zdravotního ústavu. Nová mutace se šíří výrazně rychleji, nakažení mají v dýchacích cestách asi třikrát víc viru, než u předchozích variant. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zda jde opravdu o britskou mutaci viru nyní zkoumá laboratoř Státního zdravotního ústavu. Nová mutace se šíří výrazně rychleji, nakažení mají v dýchacích cestách asi třikrát víc viru, než u předchozích variant.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Kotrla, mluvčí Krajské hygienické stanice Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vyšetřující laboratoř posílá podezřelé vzorky do Národní referenční laboratoře Státní zdravotního ústavu v Praze a my stále čekáme na potvrzení těch odeslaných vzorků. Takže v současnosti zatím nemáme žádný potvrzený případ britské mutace." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Situace se v MS kraji mírně zlepšila v sociálních zařízeních, ale nyní se covid více objevuje ve školách, školkách a firmách. Hejtman Ivo Vondrák také varoval před návštěvami hor. Např. Podkrkonoší je podle něj nejvíce zasaženým regionem v ČR. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -105,152 +219,117 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci a záchranáři žijí pod tlakem koronaviru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Únava, vyčerpání a frustrace tak lze popsat pocity mnohých zdravotníků a záchranářů, kteří od loňského jara stojí v první linii v boji proti koronaviru. Jejich pracovní nasazení ale nepolevuje. Zato přibývá hovorů na krizové lince, kde hledají v této nelehké době podporu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Ochranný  oblek, troje rukavice, respirátor, štít, brýle, gumové boty,  návleky... to všechno si musí zdravotníci obléknout, když se  chystají za pacientem s koronavirem.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana  Hozová, náměstkyně ředitele pro ošetřovatelskou péči,   Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Všichni  pracují na maximum. Bohužel, spousta zdravotníků se musí  přesouvat z domovských oddělení na kovidová.“</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Všichni  pracují na maximum. Bohužel, spousta zdravotníků se musí  přesouvat z domovských oddělení na kovidová.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A  právě nové pracovní prostředí, náročná péče o pacienty s  koronavirem a absence delšího odpočinku, může vést k nervovému  vypětí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka  Postupová, vrchní sestra interního odd. Slezská nemocnice, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">My  víme, jak se chová ta určitá nemoc, na kterou jsme zvyklí, třeba  i infarkt myocardu, ale když je k tomu ještě koronavirus, tak je  to pro nás nevyzpytatelné.“</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">My  víme, jak se chová ta určitá nemoc, na kterou jsme zvyklí, třeba  i infarkt myocardu, ale když je k tomu ještě koronavirus, tak je  to pro nás nevyzpytatelné.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Své  o tom ví klinický psycholog Lukáš Humpl, který je k dispozici na  krizové lince pro pracovníky ve zdravotnictví. Od dubna jich  zavolaly stovky. Obavy z nákazy teď vystřídaly pocity zmaru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Humpl, klinický psycholog a mluvčí ZZS Moravskoslezského  kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Zdravotníci,  a mluvil jsem s takovými, velmi těžce nesou, že na jejich  oddělení umírají pacienti, o které se starají. Vnímají, že  epidemie nabývá na síle.“</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">: „Zdravotníci,  a mluvil jsem s takovými, velmi těžce nesou, že na jejich  oddělení umírají pacienti, o které se starají. Vnímají, že  epidemie nabývá na síle.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S  vysokým nasazením pracují také záchranáři. Na přelomu roku se  potýkali až s 60 % nárůstem výjezdů. Situaci znepříjemňoval  i fakt, že si lidé zavolali záchranku kvůli problému, který je  neohrožoval na životě – několika aftám či  zvrtnutému  kotníku.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Technické služby částečně přecházejí na alternativní dopravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -354,53 +433,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě šachty v Karviné končí těžbu, o horníky mají zájem firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na trhu práce se v současné době objevuje větší počet zkušených a kvalifikovaných pracovníků. Pocházejí z dolů, které končí těžbu. Pro firmy jsou horníci výhodní i finančně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po Dolu Lazy v Orlové v těchto dnech končí horníci ze dvou karvinských šachet. Jedná se o Doly ČSA a Darkov. Většina zaměstnanců odchází z OKD úplně, menší skupina se přesunuje na jiné šachty a část bude pracovat na likvidaci dolů .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po Dolu Lazy v Orlové v těchto dnech končí horníci ze dvou karvinských šachet. Jedná se o Doly ČSA a Darkov. Většina zaměstnanců odchází z OKD úplně, menší skupina se přesunuje na jiné šachty a část bude pracovat na likvidaci dolů . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chattová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naši personalisté mají za sebou informační pohovory s těmi zaměstnanci, kteří budou opouštět společnost OKD ke konci února. Celkem se jedná o 1770 lidí, z toho 493 bude i nadále pracovat pod státním podnikem Diamo a ten zbytek je připravován k rozvázání pracovního poměru.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Vohnout, důlní technik OKD:</w:t>
       </w:r>
       <w:r>
@@ -455,165 +533,127 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinské doly ČSA a Darkov ukončí těžbu na konci února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chattová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “K prvnímu březnu dojde také k předání Dolu Darkov a Dolu ČSA státnímu podniku Diamo a my ke konci února plánujeme symbolicky z těchto dvou dolů vyvézt poslední vozík uhlí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V celém revíru zůstanou činné pouze Doly ČSM Sever a Jih ve Stonavě. </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotoateliéry v Opavě 1860 - 1945</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozor, vyletí ptáček – tato kniha mapuje fenomén fotografických ateliérů, které začaly v souvislosti s objevem fotografie v Opavě vznikat. Souběžně s vydáním knihy byla otevřená i stejnojmenná výstava v opavské galerii KUPÉ. Ovšem kvůli protiepidemickým opatřením ji zatím vidělo jen pár lidí. My vám ji teď přiblížíme v reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Portréty,  život na ulici, významné městské budovy – to jsou náměty  snímků, které pořizovali první opavští fotografové od roku  1860, tedy dvě desetiletí poté, co objev černobílé fotografie  obletěl svět. Fotoaparát v té době vypadal přibližně takto:                                                   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rudolf  Dybowicz, sběratel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejdříve je tady objektiv, vak,  zezadu se vkládala černobílá skleněná deska, která určovala i  expozici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Ta  trvala i několik vteřin. Po tuto dobu bylo nutné, aby se nikdo  nepohnul. A tak  pravděpodobně vznikla slavná věta: „Pozor,  vyletí ptáček!“</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Ta  trvala i několik vteřin. Po tuto dobu bylo nutné, aby se nikdo  nepohnul. A tak  pravděpodobně vznikla slavná věta: „Pozor,  vyletí ptáček!“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej  Durczak, fotograf, Institut tvůrčí fotografie, Slezská univerzita  v Opavě: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fotografické  expozice byly poměrně dlouhé. Udržet pozornost dítěte, aby se  nehýbalo, a ten snímek nebyl rozmazaný, nebylo úplně jednoduché.  “  </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Fotografické  expozice byly poměrně dlouhé. Udržet pozornost dítěte, aby se  nehýbalo, a ten snímek nebyl rozmazaný, nebylo úplně jednoduché.  “     </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Od  poloviny 19. století do roku 1945 byla v Opavě jistě třicítka  živnostníků, kteří tady měli svůj fotografický ateliér.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromíra  Knapíková, archivářka, Zemská archiv v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nejprve  byla poptávka po portrétních fotografiích na památku pro  příbuzné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Fotografové  zachycovali ubíhající dětská léta, vojáky, kteří rukovali do  války, čerstvé novomanžele... Snímky městských budov  pak sloužily jako první pohlednice, které si návštěvníci Opavy   odváželi na památku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -717,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>