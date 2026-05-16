--- v0 (2025-12-24)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vědecká knihovna v Ostravě slaví už 70 let fungování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedna z důležitých vzdělávacích institucí - vědecká knihovna v Ostravě slaví 70 let. Za dobu své existence se už hodně změnila a jistě si zasloužila i důstojnější prostory pro své fungování. Na dobré cestě je totiž stavba tzv. Černé kostky, kde by se měla přestěhovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,90 +185,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Původně měla vědecká knihovna v budově radnice sídlit jen provizorně pár let, ale je tam dodnes a tak letos slaví 70 výročí. Jedním z dárků by měla být nová budova. Jistě jste už slyšeli o Černé kostce, která se chystá a v nejbližších dne pude podána žádost o stavební povolení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Curylo, náměstek hejtmana MS kraje: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předpokládáme, že během dvou, tří měsíců by mohlo být stavební povolení vydáno a to je poslední k rok k tomu, abychom mohli v létě vyhlásit soutěž na zhotovitele stavby. Ta nová budova nebude pouze knihovna, tak jak ji známe z dřívějších let. V celém světě jsou v současnosti trendy takové, že knihovny se stávají takovým edukačním, vzdělávacím a výchovným centrem." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knihovna v rámci oslav pokřtí knihu o své historii. Mělo by to být na konci května v rámci Knižního festivalu na Černé louce. připraveno je ale mnoho dalších překvapení a dokonce dárky pro čtenáře. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knihovna v rámci oslav pokřtí knihu o své historii. Mělo by to být na konci května v rámci Knižního festivalu na Černé louce. připraveno je ale mnoho dalších překvapení a dokonce dárky pro čtenáře.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě šachty v Karviné končí těžbu, o horníky mají zájem firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na trhu práce se v současné době objevuje větší počet zkušených a kvalifikovaných pracovníků. Pocházejí z dolů, které končí těžbu. Pro firmy jsou horníci výhodní i finančně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po Dolu Lazy v Orlové v těchto dnech končí horníci ze dvou karvinských šachet. Jedná se o Doly ČSA a Darkov. Většina zaměstnanců odchází z OKD úplně, menší skupina se přesunuje na jiné šachty a část bude pracovat na likvidaci dolů .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po Dolu Lazy v Orlové v těchto dnech končí horníci ze dvou karvinských šachet. Jedná se o Doly ČSA a Darkov. Většina zaměstnanců odchází z OKD úplně, menší skupina se přesunuje na jiné šachty a část bude pracovat na likvidaci dolů . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chattová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Naši personalisté mají za sebou informační pohovory s těmi zaměstnanci, kteří budou opouštět společnost OKD ke konci února. Celkem se jedná o 1770 lidí, z toho 493 bude i nadále pracovat pod státním podnikem Diamo a ten zbytek je připravován k rozvázání pracovního poměru.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Vohnout, důlní technik OKD:</w:t>
       </w:r>
       <w:r>
@@ -208,193 +321,149 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinské doly ČSA a Darkov ukončí těžbu na konci února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chattová, mluvčí OKD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “K prvnímu březnu dojde také k předání Dolu Darkov a Dolu ČSA státnímu podniku Diamo a my ke konci února plánujeme symbolicky z těchto dvou dolů vyvézt poslední vozík uhlí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V celém revíru zůstanou činné pouze Doly ČSM Sever a Jih ve Stonavě. </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci a záchranáři žijí pod tlakem koronaviru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Únava, vyčerpání a frustrace tak lze popsat pocity mnohých zdravotníků a záchranářů, kteří od loňského jara stojí v první linii v boji proti koronaviru. Jejich pracovní nasazení ale nepolevuje. Zato přibývá hovorů na krizové lince, kde hledají v této nelehké době podporu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Ochranný  oblek, troje rukavice, respirátor, štít, brýle, gumové boty,  návleky... to všechno si musí zdravotníci obléknout, když se  chystají za pacientem s koronavirem.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana  Hozová, náměstkyně ředitele pro ošetřovatelskou péči,   Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Všichni  pracují na maximum. Bohužel, spousta zdravotníků se musí  přesouvat z domovských oddělení na kovidová.“</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Všichni  pracují na maximum. Bohužel, spousta zdravotníků se musí  přesouvat z domovských oddělení na kovidová.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A  právě nové pracovní prostředí, náročná péče o pacienty s  koronavirem a absence delšího odpočinku, může vést k nervovému  vypětí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka  Postupová, vrchní sestra interního odd. Slezská nemocnice, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">My  víme, jak se chová ta určitá nemoc, na kterou jsme zvyklí, třeba  i infarkt myocardu, ale když je k tomu ještě koronavirus, tak je  to pro nás nevyzpytatelné.“</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">My  víme, jak se chová ta určitá nemoc, na kterou jsme zvyklí, třeba  i infarkt myocardu, ale když je k tomu ještě koronavirus, tak je  to pro nás nevyzpytatelné.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Své  o tom ví klinický psycholog Lukáš Humpl, který je k dispozici na  krizové lince pro pracovníky ve zdravotnictví. Od dubna jich  zavolaly stovky. Obavy z nákazy teď vystřídaly pocity zmaru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Humpl, klinický psycholog a mluvčí ZZS Moravskoslezského  kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Zdravotníci,  a mluvil jsem s takovými, velmi těžce nesou, že na jejich  oddělení umírají pacienti, o které se starají. Vnímají, že  epidemie nabývá na síle.“</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">: „Zdravotníci,  a mluvil jsem s takovými, velmi těžce nesou, že na jejich  oddělení umírají pacienti, o které se starají. Vnímají, že  epidemie nabývá na síle.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S  vysokým nasazením pracují také záchranáři. Na přelomu roku se  potýkali až s 60 % nárůstem výjezdů. Situaci znepříjemňoval  i fakt, že si lidé zavolali záchranku kvůli problému, který je  neohrožoval na životě – několika aftám či  zvrtnutému  kotníku.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Inline plocha na STaRSu je připravena k užívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -404,54 +473,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když stále platí nouzový stav a veškeré sportovní, kulturní a jiné aktivity a činnosti jsou pozastaveny, zaměstnanci městské sportovní společnosti STaRS nezahálí a nenechávají nic náhodě. V těchto dnech připravili plochu na zimním stadionu k užívání pro inline bruslení a jiné akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dyszkiewicz, ředitel společnosti STaRS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Připravujeme inline plochu na to, abychom mohli zahájit okamžitě, pokud dojde k nějakému rozvolnění. Hlavně to bylo ukončení ledové plochy z důvodu maximálního šetření všech možných nákladů. Drželi jsme tu plochu opravdu do konce prosince a na začátku ledna jsme se rozhodli, že z důvodu ekonomických ukončíme provoz ledové plochy.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Před epidemií koronaviru byla ledová plocha každoročně využívána ještě pár dalších měsíců. Samotná příprava inline plochy zabrala zaměstnancům StaRSu celý týden.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Před epidemií koronaviru byla ledová plocha každoročně využívána ještě pár dalších měsíců. Samotná příprava inline plochy zabrala zaměstnancům StaRSu celý týden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Tichý, strojník</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Položení toho podkladu na inline trvá v šesti sedmi chlapech jednu směnu. Složitější je to rozebírání je složitější, protože se to musí odpočítávat kostky, je to 5xA4, rozebrat to, aby to pasovalo, aby se to nepopletlo, jsou tady čáry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inline plocha bude k dispozici do července. Ledová plocha se bude připravovat opět v osmém měsíci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -626,93 +694,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-02-2021-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>