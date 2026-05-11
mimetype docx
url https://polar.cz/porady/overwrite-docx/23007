--- v0 (2025-12-24)
+++ v1 (2026-05-11)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.2.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">S koncem uhlí přijde o práci mnoho dodavatelů OKD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S útlumem těžby uhlí v našem kraji přijdou o práci nejen tisíce horníků, ale i mnoho lidí z firem, které dlouhé roky OKD zásobovaly. Těm stát nijak nepomůže a proto vznikla pracovní skupina, která se na tyto subdodavatele zaměří. Nyní zjišťuje, co vlastně potřebují, aby přežili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,187 +185,151 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pomoc bude mít několik etap. Nejprve by to měla být přímá finanční pomoc  státu na odchodné, aby kvůli tomu firmy nekrachovaly. Dále by měl stát co nejvíce tyto firmy zapojit do veřejných zakázek státních organizací. Vzniknout by měl i dotační program na transformaci firem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rafaj, Svaz průmyslu a dopravy ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Umíme firmám otevírat nové trhy a na to se chceme soustředit. Chceme např. připravit misi do Austrálie, kde je těžba pořád v kurzu a kde máme velmi dobré kontakty. Věříme, že firmám, které budou mít zajímavé produkty můžeme otevřít zajímavá jednání." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aby mohl tento program vzniknout a správně fungovat, je nutná spolupráce těchto firem. Proto jim byly rozeslány dotazníky, jak je útlum zasáhne. Podle odhadů by se to mohlo týkat až 5 tisíc pracovníků. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aby mohl tento program vzniknout a správně fungovat, je nutná spolupráce těchto firem. Proto jim byly rozeslány dotazníky, jak je útlum zasáhne. Podle odhadů by se to mohlo týkat až 5 tisíc pracovníků.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci a záchranáři žijí pod tlakem koronaviru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Únava, vyčerpání a frustrace tak lze popsat pocity mnohých zdravotníků a záchranářů, kteří od loňského jara stojí v první linii v boji proti koronaviru. Jejich pracovní nasazení ale nepolevuje. Zato přibývá hovorů na krizové lince, kde hledají v této nelehké době podporu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Ochranný  oblek, troje rukavice, respirátor, štít, brýle, gumové boty,  návleky... to všechno si musí zdravotníci obléknout, když se  chystají za pacientem s koronavirem.       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana  Hozová, náměstkyně ředitele pro ošetřovatelskou péči,   Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Všichni  pracují na maximum. Bohužel, spousta zdravotníků se musí  přesouvat z domovských oddělení na kovidová.“</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">„Všichni  pracují na maximum. Bohužel, spousta zdravotníků se musí  přesouvat z domovských oddělení na kovidová.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">A  právě nové pracovní prostředí, náročná péče o pacienty s  koronavirem a absence delšího odpočinku, může vést k nervovému  vypětí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka  Postupová, vrchní sestra interního odd. Slezská nemocnice, Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">My  víme, jak se chová ta určitá nemoc, na kterou jsme zvyklí, třeba  i infarkt myocardu, ale když je k tomu ještě koronavirus, tak je  to pro nás nevyzpytatelné.“</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">My  víme, jak se chová ta určitá nemoc, na kterou jsme zvyklí, třeba  i infarkt myocardu, ale když je k tomu ještě koronavirus, tak je  to pro nás nevyzpytatelné.“   </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Své  o tom ví klinický psycholog Lukáš Humpl, který je k dispozici na  krizové lince pro pracovníky ve zdravotnictví. Od dubna jich  zavolaly stovky. Obavy z nákazy teď vystřídaly pocity zmaru.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Humpl, klinický psycholog a mluvčí ZZS Moravskoslezského  kraje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „Zdravotníci,  a mluvil jsem s takovými, velmi těžce nesou, že na jejich  oddělení umírají pacienti, o které se starají. Vnímají, že  epidemie nabývá na síle.“</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">: „Zdravotníci,  a mluvil jsem s takovými, velmi těžce nesou, že na jejich  oddělení umírají pacienti, o které se starají. Vnímají, že  epidemie nabývá na síle.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">S  vysokým nasazením pracují také záchranáři. Na přelomu roku se  potýkali až s 60 % nárůstem výjezdů. Situaci znepříjemňoval  i fakt, že si lidé zavolali záchranku kvůli problému, který je  neohrožoval na životě – několika aftám či  zvrtnutému  kotníku.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Majitele stavebních pozemků v Novém Jičíně určil los</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -543,54 +622,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když stále platí nouzový stav a veškeré sportovní, kulturní a jiné aktivity a činnosti jsou pozastaveny, zaměstnanci městské sportovní společnosti STaRS nezahálí a nenechávají nic náhodě. V těchto dnech připravili plochu na zimním stadionu k užívání pro inline bruslení a jiné akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dyszkiewicz, ředitel společnosti STaRS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Připravujeme inline plochu na to, abychom mohli zahájit okamžitě, pokud dojde k nějakému rozvolnění. Hlavně to bylo ukončení ledové plochy z důvodu maximálního šetření všech možných nákladů. Drželi jsme tu plochu opravdu do konce prosince a na začátku ledna jsme se rozhodli, že z důvodu ekonomických ukončíme provoz ledové plochy.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Před epidemií koronaviru byla ledová plocha každoročně využívána ještě pár dalších měsíců. Samotná příprava inline plochy zabrala zaměstnancům StaRSu celý týden.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Před epidemií koronaviru byla ledová plocha každoročně využívána ještě pár dalších měsíců. Samotná příprava inline plochy zabrala zaměstnancům StaRSu celý týden.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav Tichý, strojník</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Položení toho podkladu na inline trvá v šesti sedmi chlapech jednu směnu. Složitější je to rozebírání je složitější, protože se to musí odpočítávat kostky, je to 5xA4, rozebrat to, aby to pasovalo, aby se to nepopletlo, jsou tady čáry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inline plocha bude k dispozici do července. Ledová plocha se bude připravovat opět v osmém měsíci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -687,93 +765,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-06-02-2021-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>