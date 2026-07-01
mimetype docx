--- v0 (2025-12-24)
+++ v1 (2026-07-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj zasáhly mohutné přívaly sněhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí ochromily život v celém kraji husté přívaly sněhu a ledovka. Sněhu bylo tolik, že technika marně brázdila silnice napříč městy i vesnicemi. Nepomáhalo ani chemické ošetření vozovek. Od rána pak situaci ještě zkomplikovaly dopravní nehody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -183,53 +298,52 @@
         <w:t xml:space="preserve">Věra Rymiecová, ředitelka ZŠ Krestova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Rodiče, kteří se rozhodnou pro angličtinu se nemusí obávat, pokud jejich dítě nemělo anglický jazyk v MŠ. Vše se na naší škole naučí hravou formou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K zápisům budou základní školy prvňáčky lákat různými způsoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Hrabovská, místostarostka MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Některé školy chystají buď virtuální prohlídku školy. Některé připravily besedu s rodiči."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Některé školy chystají buď virtuální prohlídku školy. Některé připravily besedu s rodiči." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rodiče se budou moci rozhodnout, pro tu školu, která jejich dětem vyhovuje nejvíce Nehledě na to, jak je daleko od bydliště. Spádovou oblastí je totiž celý městský obvod. Vše o zaměření základních škol, prohlídkách a zápisech najdete na webu školy na Jihu.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov ocenil bezpříspěvkové dárce krve za rok 2020</w:t>
@@ -255,125 +369,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V době dnešní korona krize je vlastně to, že darují krev ještě obdivuhodnější o to, že nemají strach z nějaké nákazy. Snaží se pomoci lidem, kteří jsou na tom špatně a ta krev je čím dál více ceněná a vím z mnoha stran, že ne ve všech městech mají tolik dárců, jako my a za to bych chtěla všem poděkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já si myslím, že to je hodně důležité. Lidí přibývá nemocných a těch, co darují krev, plazmu ubývá. Každý, kdo může, by měl darovat.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já si myslím, že to je hodně důležité. Lidí přibývá nemocných a těch, co darují krev, plazmu ubývá. Každý, kdo může, by měl darovat.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Mě k tomu přivedl kamarád v 18 letech a od té doby chodím. Je to už 16 let. Mělo by chodit více lidí, protože je to potřeba a určitě to stojí za to.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Už mi přišly pár krát dopisy, že by rychle potřebovali mojí krev pro nějaké dvojčata a tak dále.  Já už jsem prodělal covid, takže jsem se informoval jestli mohu. Bylo mi řečeno, že v tom není žádný problém.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Už mi přišly pár krát dopisy, že by rychle potřebovali mojí krev pro nějaké dvojčata a tak dále.  Já už jsem prodělal covid, takže jsem se informoval jestli mohu. Bylo mi řečeno, že v tom není žádný problém.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě slov díků a plaket, byly 70ti oceněným také předány poukazy na celoroční bezplatnou přepravu v městské hromadné dopravě a permanentky v hodnotě 1 000 Kč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Třetí hasičská stanice na Novojičínsku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">První měsíc ostrého provozu má za sebou nová jednotka profesionálních hasičů v Kopřivnici. Vznikla jako 23 profesionální stanice v rámci Moravskoslezského kraje. Její sídlo je zatím provizorní z unimobuněk, hasiči připravují stavbu zděné stanice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Potřebnost profesionální stanice v Kopřivnici vnímali hasiči řadu let, schválena byla už v roce 2005, nicméně chyběly finance. Třiadvacátá jednotka v kraji, třetí na Novojičínsku,  tak začala sloužit teď 1. ledna, a to zatím v provizorních podmínkách v blízkosti průmyslové zóny Vlčovice.  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Potřebnost profesionální stanice v Kopřivnici vnímali hasiči řadu let, schválena byla už v roce 2005, nicméně chyběly finance. Třiadvacátá jednotka v kraji, třetí na Novojičínsku,  tak začala sloužit teď 1. ledna, a to zatím v provizorních podmínkách v blízkosti průmyslové zóny Vlčovice.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, ředitel ÚO HZS Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jednotka z Nového Jičína v minulosti jezdila až na Frenštátsko,  ten hasební obvod byl velký. Realizací profesionální stanice v Kopřivnici došlo ke zvýšení zabezpečení tohoto území, v podstatě k pozvednutí zajištění bezpečnosti občanů a firem.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Kopřivnici slouží ve směnách 33 hasičů plus velitel. K dispozici mají cisternovou stříkačku a automobilový žebřík. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -427,314 +538,242 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ledové sochy a výtah za rolbou na Kopřivné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbrusu novou atrakci – expozici ledových soch v nadživotní velikosti můžete navštívit na vrcholu sjezdovky Kopřivná v Malé Morávce. Parta nadšených řezbářů je tady během týdne vyřezala z téměř 40 tun ledu. Originální je také způsob, jak se k nim dostat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ledové sochy představují výjevy na motivy historie regionu, především hradu Sovince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci areálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Krása, je to paráda, jsme venku, v přírodě, málo lidí v lese, takže je to hezké.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sochy úplně úžasná věc. Je to nejlepší, co jsme mohli ještě tady pro ty lidi udělat, zábava, prostě úplně super.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Možností, jak se k sochám dopravit, je několik, lyžařům dokonce umožňují si zalyžovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ležatka, provozovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Lidi dopravujeme nahoru nejenom za účelem následného lyžování ale nahoře na horní stanici je expozice ledových soch, kterou jsme tady letos připravili právě proto, aby se lidi v tom areálu rozptýlili po velké ploše.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na první pohled je vidět, že areál se rozvolnil a lidé už nejsou tak namačkaní na sobě. Provozovatelé vymysleli originální způsob dopravy lyžařů na vlečných lanech za sněžnou rolbou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Ležatka, provozovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vymysleli jsme systém, který vymysleli naši předkové už dříve a my jsme to trošičku vylepšili, použili jsme vysokopevnostní lana, profesionální závěsy a unašeče. Samozřejmě dodržujeme všechna opatření, rozestupy mezi těmi lidmi na těch lanech vlečných jsou více než 2 metry.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci areálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jaký to bylo na rolbě? Bylo to super. Ne, nespadli jsme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Lepší jak nic.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Perfektní, Aspoň něco, když nejedou vlaky. Nespadli jsme, bylo to dobrý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Bylo to super celé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„I na tom prkně je to úplně v pohodě, je to skvělý.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě jsou perfektní. Pěšky jsme šli nahoru po sjezdovce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kdo si chce užít opravdu nevšední zážitek, může se k sochám dopravit zvláště večer, kdy jsou nádherně proscvícené.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští házenkáři drží sérii vítězství, vedou tabulku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští házenkáři mají za sebou víkendové utkání se soupeřem z Frýdku-Místku. Šlo o devátý vítězný zápas v řadě, vedou tabulku a jsou favorité celé soutěže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na palubovce karvinské házenkářské haly se netradičně v sobotu dopoledne konalo derby s Frýdkem-Místkem. Šlo o 17. kolo extraligy. Karvinští měli silnou motivaci vyhrát a vrátit jednu ze dvou porážek z podzimu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na palubovce karvinské házenkářské haly se netradičně v sobotu dopoledne konalo derby s Frýdkem-Místkem. Šlo o 17. kolo extraligy. Karvinští měli silnou motivaci vyhrát a vrátit jednu ze dvou porážek z podzimu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dnes je to 9. zápas v řadě, co jsme vyhráli. Teď se musíme připravit na dvojzápas s Brnem, máme čtyři dny pauzu, takže se na něj připravíme a určitě budeme chtít udržet neporazitelnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Utkání by mohlo skončit podle trenéra ještě lépe, zvláště první poločas nebyl podle něj stoprocentní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Patzel, hráč HCB Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Soupeř byl určitě kvalitní. Po našem prvním vzájemném utkání jsme prohráli, ale po našem hrozném výkonu, takže jsem rád, že jsme druhý zápas zlepšili. Vyhráli jsme, ale zápas určitě náročný. Střelecká úspěšnost dobrá, něco jsme prostříleli, ale to je každý zápas, žádný zápas nevyjde na sto procent se střelbou, takže určitě spokojenost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Karvinští házenkáři jsou favoritem celé soutěže, ale rozhodně své soupeře nepodceňují.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Karvinští házenkáři jsou favoritem celé soutěže, ale rozhodně své soupeře nepodceňují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Brůna, trenér HCB Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Stíhá nás tam Plzeň, která vyhrála ve Frýdku o gól, takže musíme být ostražití a chtít vyhrávat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Utkání s Brnem se uskuteční ve středu 10. února a v sobotu 13. února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -831,93 +870,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-02-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>