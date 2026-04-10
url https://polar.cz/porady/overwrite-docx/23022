--- v0 (2025-12-30)
+++ v1 (2026-04-10)
@@ -1,195 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový zákon o odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od ledna začal platit nový zákon o odpadech, který ukládá obcím povinnost více třídit . Navíc bude během následujících let docházet ke zvyšování poplatku za odpad, který na skládku obce vyvážejí. Důsledné třídění má množství tohoto odpadu snížit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Papír,  plast, sklo, bio či elektro odpad, použitý olej - to jsou  komodity, které mohou lidé vytřídit. Důslednější rozdělování  odpadu teď vyžaduje i nový zákon. Ten také postupně omezuje  možnost ukládat odpad na skládku. Obce na to reagují třeba tak,  že se chystají omezit četnost vyvážení popelnic. V pilotním  projektu si to už vyzkoušeli obyvatelé Vávrovic.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička (KDU - ČSL), náměstek primátora Opavy: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tento  efekt zapůsobil tak, že směsný komunální odpad, nevytříděný  odpad, tam spadl až o 50% hodnoty.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důsledné  třídění má i praktické důvody: cena za tunu uloženého odpadu  se má během deseti let totiž víc jak ztrojnásobit. Prodloužení  intervalu vyvážení komunálního odpadu by mělo přimět  domácnosti lépe třídit. Budou si na to muset zvyknou i ti, kteří  u popelnic nechávají odpad, který patří do sběrného dvora. A  vytvářejí černé skládky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Girášek, náměstek ředitele Technických služeb Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Problém  je v tom, že my tam pak musíme jet zvláštním autem a prodražuje  se celý systém nakládání s odpady ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Roční  náklady na svoz komunálního odpadu na jednoho člověka činí asi  tisíc korun. Občané Opavy zaplatí 660 korun. Zbytek částky  hradí město. Navyšování ceny za skládkování by mohlo při  nedokonalém třídění vést ke zvyšování poplatku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POPLATEK  ZA SVOZ ODPADU - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">660,  - Kč      osoba / rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">360,-  Kč      děti 3 - 18 let/ rok</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zdarma        děti 0 - 3 roky</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studie doporučuje zbourat Hotel Cetrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -201,133 +280,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek koupil bývalý Hotel Centrum v dražbě za  41 milionů korun. Hlavním důvodem pořízení bylo, že město chtělo zabránit obchodu  s chudobou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hrozilo, že tento dům by mohli koupit někteří, kteří by pak  z něho udělali ubytovnu a té ubytovny bychom se pak těžko zbavovali. My  jsme se v minulosti ubytoven zbavovali a trvalo to mnoho let, než se nám  to povedlo, takže to byl jeden cíl a ten druhý cíl byl zabezpečit bydlení pro  seniory a startovací byty pro mladé rodiny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proto si město nechalo zpracovat studii, která říká, jakou  cestou by bylo nejlepší se vydat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proto si město nechalo zpracovat studii, která říká, jakou  cestou by bylo nejlepší se vydat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byly tři varianty, zachovat celý Hotel Centrum, druhá varianta  byla zdemolovat část a přistavět něco nového a třetí varianta byla úplně  zdemolovat celou budovu a vystavět úplně nové bydlení. Podle studie, kterou máme  k dispozici, je o sto milionů levnější varianta celý hotel zbourat a  postavit na jeho místě nové domy, které budou splňovat veškeré požadavky pro klienty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na jeho místě by pak vzniklo pět nových obytných domů a také  denní centrum Domovinka. Jedná se o denní stacionář pro osoby s Alzheimerem,  či jinými typy demencí. Jelikož současná kapacita již nevyhovuje stávajícím požadavkům,  je nutné tuto službu rozšířit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce by byla velmi náročná a zároveň by vyšla na  zhruba půl miliardy korun. Je také téměř jisté, že by město získalo na  rekonstrukci minimální dotace. Zhruba na 12 bytů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce by byla velmi náročná a zároveň by vyšla na  zhruba půl miliardy korun. Je také téměř jisté, že by město získalo na  rekonstrukci minimální dotace. Zhruba na 12 bytů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dalším důvodem, proč se přikláním k variantě realizace  nových domů je to, že zde plánujeme jak byty pro seniory, tak ale i startovací  byty pro mladé rodiny s dětmi. Je lepší tedy více obytných domů než jedno  společné bydlení v jednom vysokém objektu. Rovněž ve stávajícím objektu by  bylo velmi složité vytvořit bezbariérové byty pro seniory, pro osoby se  sníženou pohyblivostí, například pro vozíčkáře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do konstrukce nelze zasáhnout, aniž by nedošlo k případnému  porušení statiky, jsou zde nízké stropy, objekt nemá balkony a řešit by se musela  i akustika.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do konstrukce nelze zasáhnout, aniž by nedošlo k případnému  porušení statiky, jsou zde nízké stropy, objekt nemá balkony a řešit by se musela  i akustika. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme zatím v úvodní fázi. To znamená, jedná se o nějaké  úvodní návrhy v rámci studie proveditelnosti, ale samozřejmě nepadlo žádné  konečné a definitivní řešení, protože nejsme ani ve fázi projektové dokumentace,  kdy se postupně budou ty parametry upřesňovat. Vedení města potřebuje znát odborný názor a podrobněji se  zabývat všemi variantami, jak z hlediska nákladů na realizaci, tak z hlediska  nákladů na další provoz i komfortu a dispozic jednotlivých bytů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové byty by byly prostornější, měly by i balkony a vznikla  by zde i dvě podzemní parkoviště. Město by také při jejich výstavbě získalo  zřejmě i dotace. Proces příprav na stavbu může trvat až dva roky. Celkové  náklady i s demolicí pak vyjdou na zhruba 400 milionů korun. Tento krok  ale ostře kritizuje opozice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové byty by byly prostornější, měly by i balkony a vznikla  by zde i dvě podzemní parkoviště. Město by také při jejich výstavbě získalo  zřejmě i dotace. Proces příprav na stavbu může trvat až dva roky. Celkové  náklady i s demolicí pak vyjdou na zhruba 400 milionů korun. Tento krok  ale ostře kritizuje opozice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Grossmannovu vilu v Ostravě čeká  rekonstrukce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -339,53 +414,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vilu v ulici Na Zapadlém v Ostravě si navrhl i vybudoval stavitel František Grossmann v roce 1923 pro svou rodinu, ale v přístavbě sídlila i jeho firma. Už tehdy vzbudila velkou pozornost, protože podobných staveb v Ostravě moc nebylo. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Strakoš, historik architektury:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Lidé z podnikatelských kruhů bydleli jinde. Často ve Vídni, Praze nebo v Brně a tak ve struktuře ostravské zástavby chyběla luxusní sídla. Právě takovou luxusní stavbou je Grossmannova vila. Je to pěkný příklad dekorativismu art deco."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bohužel Grossmannova stavební firma nepřežila hospodářskou krizi a tak stavebník i jeho žena vyřešili finanční problémy sebevraždou. Po válce byla ve vile školka a později školní družina. Od roku 2005 je dům prázdný. Ostrava se ho snažila několikrát neúspěšně prodat, ale nynější vedení radnice se rozhodlo pro opravu a další využití. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bohužel Grossmannova stavební firma nepřežila hospodářskou krizi a tak stavebník i jeho žena vyřešili finanční problémy sebevraždou. Po válce byla ve vile školka a později školní družina. Od roku 2005 je dům prázdný. Ostrava se ho snažila několikrát neúspěšně prodat, ale nynější vedení radnice se rozhodlo pro opravu a další využití.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Naším cílem je v maximální možné míře obnovit historickou podobu Grossmannovy vily. Především tam například z těch dominantních věcí vrátit velké schodiště, které tam původně bylo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce by měla stát asi 100 milionů korun. Po dokončení by měla vila sloužit městu k reprezentativním účelům. Měly by se v ní konat kulturní i společenské akce a budou v ní i pokoje k ubytování. Ostrava počítá i s komerčním využitím pro firmy a také s možností prohlídek pro veřejnost. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -439,53 +513,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukcí projde i kuchyně a sociální zařízení a nově tady vzniknou i šatny. Výměny se dočká i osvětlení a topení a změní se i dispozice celého prostoru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Langrová, místostarostka MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tento sál mohou využívat jednak nájemci přilehlých bytových domů, ale také lidé, kteří si tento sál budou moci pronajmout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do společenského sálu se lidé dostanou hned třemi vstupy. Jeden povede z chodby hlavního vchodu, druhý z boku budovy a třetí ze zahrady.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do společenského sálu se lidé dostanou hned třemi vstupy. Jeden povede z chodby hlavního vchodu, druhý z boku budovy a třetí ze zahrady. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Skřipský, referent vztahů s veřejností: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já bych ještě rád zdůraznil, že se nejedná o první investici, kterou zde radnice Ostravy-Jihu uskutečnila. V roce 2019, tedy poměrně krátkou dobu předtím, zde bylo provedeno vybudování nových výtahů, které chyběly ve třech domech."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce společenského sálu by měla skončit na přelomu dubna a května letošního roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -687,93 +760,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-02-2021-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>