--- v0 (2025-12-29)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2021, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Uživatelů sdílených kol v Ostravě stále přibývá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bikesharing se v Ostravě stává doslova fenoménem. Každým rokem výrazně přibývá uživatelů sdílených kol, což samozřejmě znamená úbytek automobilů v ulicích. Bicykly v loňském roce využívalo rekordních téměř 56 tisíc ostravanů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,200 +233,131 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní prázdniny bez táborů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tak jako každý rok připravili pedagogové opavského střediska volného času pro děti na jarní prázdniny hned několik táborů. Do poslední chvíle doufali, že je budou moci uskutečnit.  Vládní protikoronavirová opatření to ale neumožnila. Rodiče teď musí pro své ratolesti hledat náhradní program. Mohou třeba vyrazit ke Stříbrnému jezeru hledat ukrytý poklad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opavské  středisko volného času chystá každý rok na jarní prázdniny   příměstské tábory. Děti si mohou vybírat z nejrůznějších  výletů, sportovních či výtvarných aktivit. Letos ale tábory  zrušil koronavirová  pandemie.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...16 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa  Wenzelová, ředitelka SVČ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Obsazené  byly do plného stavu. Protože rodiče doufali, že budeme moci tyto  aktivity poskytnout."  </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Obsazené  byly do plného stavu. Protože rodiče doufali, že budeme moci tyto  aktivity poskytnout."     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga  Konečná, matka dětí přihlášených na tábor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Udělalo  nám to čáru přes rozpočet, musím teď rychle vyřešit jarní  prázdniny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Náhradní  program teď budou muset hledat rodiče stovky přihlášených dětí.  Jednou z možností je vydat se podél Stříbrného jezera po  stopách trpaslíka. Hru připravili na prázdninový týden pedagogové  z opavského střediska volného času.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla  Tomanová, pedagog volného času, SVČ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Právě  se nacházíme u prvního úkolu. Po jeho zodpovězení vyplníme v  kartě první řádek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Správná  odpověď posouvá hráče k dalšímu úkolu.  Na konci trasy čeká  účastníky poklad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jarní  příměstské tábory se nyní uskutečnit nemohly, ředitelka  opavského střediska volného času  ale doufá, že letní tábory  se konat budou. Připraveno jich mají 23.  </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Jarní  příměstské tábory se nyní uskutečnit nemohly, ředitelka  opavského střediska volného času  ale doufá, že letní tábory  se konat budou. Připraveno jich mají 23.          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa  Wenzelová, ředitelka SVČ Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Během  ledna se většina turnusů, neříkám že přímo zaplnila, ale  jsou z větší části zaplněné."</w:t>
-[...10 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Během  ledna se většina turnusů, neříkám že přímo zaplnila, ale  jsou z větší části zaplněné."    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zima bohatá na sníh dává silničářům zabrat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -443,133 +489,129 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kostel svatého Martina ve Skalici se skládá ze tří částí. Ta  nejstarší byla postavena v roce 1622, příští rok tak oslaví krásné čtyřsté  výročí. Aktuálně potřebuje opravit kostelní věž, která je v havarijním stavu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pawel Grodek, duchovní správce farnosti Skalice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Potřebujeme vlastně opravit celou krytinu od kříže přes  makovici, kterou budeme sundávat, po přes vlastně omítky a tu krytinu kostela  svatého Martina ve Skalici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proto se kostel zapojil do dalšího ročníku programu Daruj  F-M, který se u veřejnosti těší velké oblibě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proto se kostel zapojil do dalšího ročníku programu Daruj  F-M, který se u veřejnosti těší velké oblibě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "1.2. se rozjel již třetí ročník projektu Daruj F-M, do  kterého se zapojila pouze Skalice s opravou kostelní věže svatého Martina.  Občané i letos můžou rozhodnout o tom kolik a zda přispěje město na opravu této  kulturní památky a jestli si zaslouží ke svým čtyřstým narozeninám opravu věže."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Krovy věže jsou v mnoha místech napadeny dřevokazným  hmyzem a houbami, fasáda a jednotlivé římsy věže jsou na mnoha místech zvětralé  a opadlé. Oplechování na průčelí fasády je poškozeno. Také kovaný kříž, který  je umístěný na špici věže je uvolněn a v důsledku toho do věže pak zatéká."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přispět můžete jakoukoliv částkou na transparentní účet, samotná  sbírka pak poběží až do září.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přispět můžete jakoukoliv částkou na transparentní účet, samotná  sbírka pak poběží až do září. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Opět město částku, kterou vybere zdvojnásobí, je to až do  částky 200 tisíc korun. Vybraná částka však může být daleko vyšší, jako u  ostatních dotačních programů, kdy značně převyšovala částku zdvojnásobenou,  takže můžeme vybírat do nekonečna a případně se opraví i něco dalšího."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S pracemi na opravě kostelní věže by tady chtěli začít  už v březnu. Celkové náklady přesáhnou jeden milion korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S pracemi na opravě kostelní věže by tady chtěli začít  už v březnu. Celkové náklady přesáhnou jeden milion korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Věřím, že se občané města, kterým záleží na dědictví našich  předků, do tohoto projektu zapojí a přispějí na opravdu této památky. Velmi mě  těší, že díky projektu Daruj F-M se nám podařilo přispět na rekonstrukci evangelického  kostela, který je také rovněž kulturní památkou a v loňském roce se vybrala  krásná částka 545 tisíc korun na nové varhany do kostela svatého Cyrila a  Metoděje v Chlebovicích. Budu vždy usilovat o to, aby se každý rok do  projektu Daruj F-M zapojila minimálně jedna památka na území města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V loňském roce se ve sbírce vybralo také přes 210 tisíc  korun na zvelebení zázemí pro turistickou veřejnost kolem chaty Prašivá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V loňském roce se ve sbírce vybralo také přes 210 tisíc  korun na zvelebení zázemí pro turistickou veřejnost kolem chaty Prašivá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Umělci na Pustevnách připravují sochy z ledu a sněhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -771,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-02-2021-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>