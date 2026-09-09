--- v0 (2025-12-30)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.2.2021, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Covid příliš neovlivnil počet případů domácího násilí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Covid a ani s ním spojená karanténa příliš neovlivnila počet případů domácího násilí. I když jsou lidé více spolu doma, podle odborníků to zvládají a například v Ostravě vykázali policisté kvůli násilí ze společného obydlí dokonce méně osob, než o rok dříve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za krádež ve sklepech jim hrozí až osm let vězení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Až osm let vězení hrozí dvěma mladým mužům, kteří v době nouzového stavu vykrádali sklepy. Muži zákona je dopadli i s věcmi, které ze sklepních kójí vynášeli a schovávali. Mladšímu z nich policisté dokázali i krádež mobilu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky všímavosti karvinských občanů dopadli strážníci přímo při činu zloděje, kteří kradli ve sklepech na ulici Cihelní. Oba zloději stihli ze sklepů vynést nakradené věci, dál než od domu se s nimi ale díky rychlému zásahu nedostali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Díky všímavosti karvinských občanů dopadli strážníci přímo při činu zloděje, kteří kradli ve sklepech na ulici Cihelní. Oba zloději stihli ze sklepů vynést nakradené věci, dál než od domu se s nimi ale díky rychlému zásahu nedostali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dostali jsme oznámení od občana o podezření na místě vloupání. Na místě se ta věc potvrdila. Zadrželi jsme tam dva pachatele, jeden byl ze Slovenska. Vytáhli ze sklepa běžné věci, které si tam lidé dávají, byly tam dvě koloběžky, videopřehrávač a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zloděje zadrželi strážníci přímo na místě a předali je policistům. Komisař proti mužům ve věku 24 a 29 let zahájil trestní stíhání a obvinil je ze spáchání zločinu krádeže a přečinu porušování domovní svobody formou spolupachatelství. Mladší z nich má toho na svědomí více, vyslechl si rozšířené obvinění o další zločin krádeže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -220,223 +334,199 @@
         <w:t xml:space="preserve">Jiří Bílek, garant projektu CLAIRO, institut enviromentálních  technologií VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uvnitř jsou prachoměr, senzor pro měření ozónu, senzor pro  měření oxidu dusíku, mikropočítač, který vlastně řídí celý ten systém a odesílá  data online vlastně na web na internet a pak tam jsou ještě další speciální čidla  na organické látky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z těchto měřících stanic se získaná data vyhodnocují a  budeme zjišťovat jaký vliv má například doprava na průtahu městem, případně  lokální topeniště, protože ty tři měřící stanice jsou rozmístěny na různých  místech právě podle toho způsobu znečištění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Měřící stanice jsou v lokalitě Panských Nových Dvorů na  ulici Spojovací a z pohledu měření emisí z dopravy na Hlavní třídě v blízkosti  základní umělecké školy a u magistrátu na křižovatce ulic Revoluční a  Bruzovská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Měřící stanice jsou v lokalitě Panských Nových Dvorů na  ulici Spojovací a z pohledu měření emisí z dopravy na Hlavní třídě v blízkosti  základní umělecké školy a u magistrátu na křižovatce ulic Revoluční a  Bruzovská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednoznačně tím, že město Frýdek-Místek je tranzitní, tak  tady probíhá velká doprava mezi Olomoucí a Polskem a potom i mezi Ostravou a  Frýdlantem, tak my poměrně trpíme velkými zplodinami z automobilové dopravy,  které nejsou zaviněny naší vlastní dopravou, takže my budeme očekávat výsledky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt CLAIRO je projekt Evropské unie, který je řízen  přímo z francouzského Nice a pracují na něm vědci z Univerzity Palackého  v Olomouci, Vysoké školy báňské v Ostravě a ze Slezské univerzity v Opavě.  Společně testují zeleň, která dokáže pohlcovat a snižovat škodliviny v ovzduší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt CLAIRO je projekt Evropské unie, který je řízen  přímo z francouzského Nice a pracují na něm vědci z Univerzity Palackého  v Olomouci, Vysoké školy báňské v Ostravě a ze Slezské univerzity v Opavě.  Společně testují zeleň, která dokáže pohlcovat a snižovat škodliviny v ovzduší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Bílek, garant projektu CLAIRO, institut enviromentálních technologií VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Slezská univerzita vybrala vhodnou zeleň, která bude prosperovat  ve stresujícím prostředí, která navíc má maximální čistící schopnost. Olomoucká  univerzita Palackého přišla s tím systémem, jak pečovat o takové rostliny  no a Vysoká škola Báňská technologií senzorů ty lokality monitoruje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Měření by mělo být podle tvůrců ukončeno v červnu, tak  aby byly k dispozici údaje jak ze zimního, tak z letního období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jakmile budeme mít ta data k dispozici, tak na základě  těch výstupů budeme mít i doporučení, kde máme vysadit další typ zeleně,  například izolační zeleň, abychom zajistili co nejvyšší snížení exhalací a  následného šíření nekvalitního vzduchu ve městě Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt byl zahájen v roce 2018 a ukončen bude příští rok.  Zapojila se do něj města Ostrava, Opava, Třinec, Frýdek-Místek a Karviná. Měřit  by se také mělo v Havířově a Rychvaldu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt byl zahájen v roce 2018 a ukončen bude příští rok.  Zapojila se do něj města Ostrava, Opava, Třinec, Frýdek-Místek a Karviná. Měřit  by se také mělo v Havířově a Rychvaldu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové workoutové hřiště v městském parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Bruntál vyčlenilo v loňském roce půl milionu korun ze svého rozpočtu na projekty a náměty veřejnosti. Prvním přínosem tohoto kroku je nově vybudované workoutové hřiště v městském parku. To bohužel po svém vybudování neuniklo ani pozornosti vandalů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Slovo participativní rozpočet znamená podíl veřejnosti na jeho čerpání. V Bruntále byl poprvé využit rozpočet roku 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Šutovská (nez.), místostarostka Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Workoutové hřiště bylo vybudováno v městském parku, v současné době je velmi hojně využívané občany města Bruntálu, a co je velmi pozitivní, bylo vybudováno na základě vůle lidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lidé mohli elektronickým hlasováním vyjádřit podporu jednomu ze dvou projektů. Tím druhým byla nová zastávka MHD. Nakonec bylo v závěru roku vybudováno workoutové hřiště o rozměrech 8 x 9 metrů. Hřiště má několik cvičebních prvků a bezpečnostní dopadovou plochu z dvouvrstvé lité pryže. Bohužel hned pár týdnů po instalaci se stalo také terčem neznámých vandalů, kteří poškodili zavěšené cvičební kruhy.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Ondrášek, mluvčí MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Obzvláště politováníhodnou skutečností je, že právě workoutové hřiště si vybrali, navrhli a prohlasovali sami občané pomocí participativního rozpočtu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Poškozené kruhy jsou dnes již opraveny, takže je možno hřiště opět plně používat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Hřiště je dále doplněno provozním řádem i návodem k využití jednotlivých prvků. Také v letošním roce mohou občané města předkládat své návrhy pro využití části rozpočtu.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Šutovská (nez.), místostarostka Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V roce 2021 město Bruntál opět vyčlenilo půl milionu korun na participativní rozpočet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nové návrhy může podat každý občan starší 15. let. Podrobné podmínky a formulář návrhu najde na stránkách města. Konečným termínem pro podání návrhu je 15. březen letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -646,93 +736,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-02-2021-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>