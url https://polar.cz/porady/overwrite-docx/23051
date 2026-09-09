--- v0 (2025-12-25)
+++ v1 (2026-09-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.2.2021, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">11. 2. si připomínáme Evropský den tísňové linky 112</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">11. 2. si tradičně připomínáme Evropský den linky 112. Jak asi víte, na toto telefonní číslo můžete volat v jakékoliv krizové situaci a dostane se vám pomoci. Linku obsluhují hasiči, ale podle potřeby ihned volajícího přepojí na ostatní složky záchranného systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -174,53 +289,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">bezdomovec Rosťa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nemám moc rád lidi a tam ve městě je zmatek. Já se tady vykoupu i hadry si vyperu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Glogarová, vedoucí sociálního odboru, MOb Ostrava-Poruba</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Spolupracujeme ale s Armádou spásy, která pomáhá těmto lidem a vlastně dává jim iglu tak zvané, kde lidé potom teda mohou strávit tady tento čas v zimě. Nejčastěji jsou za fakultní nemocnicí, jak je prádelna, nebo potom na výjezdu na Rudné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bezdomovcům pomáhá i Ostrava, která každým rokem spouští zimní program, kterým navyšuje počet lůžek v noclehárnách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Covid příliš neovlivnil počet případů domácího násilí</w:t>
@@ -366,122 +478,116 @@
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V minulosti vlastně ten objekt byl oplocen, byl tam takový nevzhledný parčík. V této chvíli je to otevřený prostor, kde máme skutečně zrevitalizovaný park, máme tam parkour vlastně jediný v širokém okolí, dětské hřiště.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí knihovny je i kavárna s terasou a multifunkční sál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V knihovně je spousta míst, kde si můžete v klidu a nerušeně číst jako třeba tady v tomto intimním koutku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V knihovně je spousta míst, kde si můžete v klidu a nerušeně číst jako třeba tady v tomto intimním koutku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovna je vybavena i unikátní RFID technologií, která využívá rádiové vlny k bezkontaktní automatické identifikaci knih. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Šťastná, ředitelka knihovny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můžeme dát na pult i celou kupu knih a ta technologie všechny ty čipy vlastně vstřebá naráz."</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V okolí knihovny vzniklo i 25 nových parkovacích míst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za krádež ve sklepech jim hrozí až osm let vězení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Až osm let vězení hrozí dvěma mladým mužům, kteří v době nouzového stavu vykrádali sklepy. Muži zákona je dopadli i s věcmi, které ze sklepních kójí vynášeli a schovávali. Mladšímu z nich policisté dokázali i krádež mobilu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Díky všímavosti karvinských občanů dopadli strážníci přímo při činu zloděje, kteří kradli ve sklepech na ulici Cihelní. Oba zloději stihli ze sklepů vynést nakradené věci, dál než od domu se s nimi ale díky rychlému zásahu nedostali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Díky všímavosti karvinských občanů dopadli strážníci přímo při činu zloděje, kteří kradli ve sklepech na ulici Cihelní. Oba zloději stihli ze sklepů vynést nakradené věci, dál než od domu se s nimi ale díky rychlému zásahu nedostali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dostali jsme oznámení od občana o podezření na místě vloupání. Na místě se ta věc potvrdila. Zadrželi jsme tam dva pachatele, jeden byl ze Slovenska. Vytáhli ze sklepa běžné věci, které si tam lidé dávají, byly tam dvě koloběžky, videopřehrávač a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zloděje zadrželi strážníci přímo na místě a předali je policistům. Komisař proti mužům ve věku 24 a 29 let zahájil trestní stíhání a obvinil je ze spáchání zločinu krádeže a přečinu porušování domovní svobody formou spolupachatelství. Mladší z nich má toho na svědomí více, vyslechl si rozšířené obvinění o další zločin krádeže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -549,118 +655,115 @@
         <w:t xml:space="preserve">Jiří Bílek, garant projektu CLAIRO, institut enviromentálních  technologií VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Uvnitř jsou prachoměr, senzor pro měření ozónu, senzor pro  měření oxidu dusíku, mikropočítač, který vlastně řídí celý ten systém a odesílá  data online vlastně na web na internet a pak tam jsou ještě další speciální čidla  na organické látky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z těchto měřících stanic se získaná data vyhodnocují a  budeme zjišťovat jaký vliv má například doprava na průtahu městem, případně  lokální topeniště, protože ty tři měřící stanice jsou rozmístěny na různých  místech právě podle toho způsobu znečištění."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Měřící stanice jsou v lokalitě Panských Nových Dvorů na  ulici Spojovací a z pohledu měření emisí z dopravy na Hlavní třídě v blízkosti  základní umělecké školy a u magistrátu na křižovatce ulic Revoluční a  Bruzovská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Měřící stanice jsou v lokalitě Panských Nových Dvorů na  ulici Spojovací a z pohledu měření emisí z dopravy na Hlavní třídě v blízkosti  základní umělecké školy a u magistrátu na křižovatce ulic Revoluční a  Bruzovská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Deutscher, náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednoznačně tím, že město Frýdek-Místek je tranzitní, tak  tady probíhá velká doprava mezi Olomoucí a Polskem a potom i mezi Ostravou a  Frýdlantem, tak my poměrně trpíme velkými zplodinami z automobilové dopravy,  které nejsou zaviněny naší vlastní dopravou, takže my budeme očekávat výsledky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt CLAIRO je projekt Evropské unie, který je řízen  přímo z francouzského Nice a pracují na něm vědci z Univerzity Palackého  v Olomouci, Vysoké školy báňské v Ostravě a ze Slezské univerzity v Opavě.  Společně testují zeleň, která dokáže pohlcovat a snižovat škodliviny v ovzduší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt CLAIRO je projekt Evropské unie, který je řízen  přímo z francouzského Nice a pracují na něm vědci z Univerzity Palackého  v Olomouci, Vysoké školy báňské v Ostravě a ze Slezské univerzity v Opavě.  Společně testují zeleň, která dokáže pohlcovat a snižovat škodliviny v ovzduší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Bílek, garant projektu CLAIRO, institut enviromentálních technologií VŠB-TUO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Slezská univerzita vybrala vhodnou zeleň, která bude prosperovat  ve stresujícím prostředí, která navíc má maximální čistící schopnost. Olomoucká  univerzita Palackého přišla s tím systémem, jak pečovat o takové rostliny  no a Vysoká škola Báňská technologií senzorů ty lokality monitoruje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Měření by mělo být podle tvůrců ukončeno v červnu, tak  aby byly k dispozici údaje jak ze zimního, tak z letního období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Pobucký, primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jakmile budeme mít ta data k dispozici, tak na základě  těch výstupů budeme mít i doporučení, kde máme vysadit další typ zeleně,  například izolační zeleň, abychom zajistili co nejvyšší snížení exhalací a  následného šíření nekvalitního vzduchu ve městě Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt byl zahájen v roce 2018 a ukončen bude příští rok.  Zapojila se do něj města Ostrava, Opava, Třinec, Frýdek-Místek a Karviná. Měřit  by se také mělo v Havířově a Rychvaldu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt byl zahájen v roce 2018 a ukončen bude příští rok.  Zapojila se do něj města Ostrava, Opava, Třinec, Frýdek-Místek a Karviná. Měřit  by se také mělo v Havířově a Rychvaldu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -735,93 +838,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-02-2021-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>